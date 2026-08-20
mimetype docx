--- v0 (2026-07-09)
+++ v1 (2026-08-20)
@@ -1,12975 +1,14402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+    <w:p w14:paraId="7F7A8C3C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WNIOSEK O UDOSTĘPNIENIE MATERIAŁÓW POWIATOWEGO ZASOBU GEODEZYJNEGO I KARTOGRAFICZNEGO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblW w:w="10775" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="170"/>
-        <w:gridCol w:w="5518"/>
+        <w:gridCol w:w="181"/>
+        <w:gridCol w:w="5507"/>
         <w:gridCol w:w="153"/>
         <w:gridCol w:w="170"/>
         <w:gridCol w:w="3945"/>
-        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="294DF556" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...14 lines deleted...]
-              <w:t>1. Imię i nazwisko / Nazwa oraz adres wnioskodawcy</w:t>
+          <w:p w14:paraId="1B62CA91" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1. Wnioskodawca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="3801DE64" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="3ABD6145" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2. Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="819" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="0E495DB9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Formularz</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="2F9D4AE4" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="404EC7A6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="5B053B3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="2EC9A967" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
-            <w:permStart w:id="994855198" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
-[...5 lines deleted...]
-            <w:tcW w:w="5518" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3" w:rsidP="001E3DF5">
+          <w:p w14:paraId="0974A100" w14:textId="10FB4942" w:rsidR="00264D40" w:rsidRPr="00C64C93" w:rsidRDefault="00C64C93">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Imię i nazwisko / Nazwa: ……………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD2EBAA" w14:textId="77777777" w:rsidR="0093299E" w:rsidRPr="00C64C93" w:rsidRDefault="0093299E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093A514B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRPr="00C64C93" w:rsidRDefault="0093299E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A51228A" w14:textId="660DC055" w:rsidR="00264D40" w:rsidRPr="00C64C93" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64C93" w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="75A6E20B" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="1E3ABF00" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="4EBE3858" w14:textId="53343B0A" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="72845D89" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="994855198"/>
-[...4 lines deleted...]
-            <w:tcW w:w="170" w:type="dxa"/>
+      <w:tr w:rsidR="00264D40" w14:paraId="4DC5D406" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="181" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...12 lines deleted...]
-            <w:tcW w:w="5518" w:type="dxa"/>
+          <w:p w14:paraId="72BE97B5" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="14CEE0F6" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4931" w:type="dxa"/>
+          <w:p w14:paraId="5F98E78D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4934" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableContents"/>
+          <w:p w14:paraId="07F7F02E" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:ind w:left="164" w:hanging="164"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3. Adresat wniosku - nazwa i adres organu lub jednostki organizacyjnej, która w imieniu organu prowadzi państwowy zasób geodezyjny i kartograficzny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="2E892D57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="181" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5518" w:type="dxa"/>
+          <w:p w14:paraId="3963D6AD" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="462F8549" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="28192494" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...12 lines deleted...]
-            <w:tcW w:w="4761" w:type="dxa"/>
+          <w:p w14:paraId="679CFA2F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA4CB0" w:rsidRPr="00CA4CB0" w:rsidRDefault="00B8138C" w:rsidP="00CA4CB0">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="0C36D4AA" w14:textId="57C49C4E" w:rsidR="00264D40" w:rsidRPr="00C64C93" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4CB0">
+            <w:r w:rsidRPr="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prezydent m.st. Warszawy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA4CB0">
+            <w:r w:rsidR="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="005C0842">
+            <w:r w:rsidRPr="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biuro </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A16D6F">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>G</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C0842">
+              <w:t>Biuro Geodezji i Katastru</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">eodezji </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CA4CB0" w:rsidRPr="00CA4CB0">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>i Katastru</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00CA4CB0">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ul. Sandomierska 12, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B8138C" w:rsidRPr="00CA4CB0">
+              <w:t>ul. Sandomierska 12, 02-567</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C64C93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Warszawa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="3089026B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F9D2331" w14:textId="7C8E55A2" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:ind w:left="162" w:right="1" w:hanging="162"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Dane kontaktowe wnioskodawcy (nr telefonu / adres poczty elektronicznej / adres </w:t>
+            </w:r>
+            <w:r w:rsidR="0093299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="2A5BFEAC" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4761" w:type="dxa"/>
+          <w:p w14:paraId="2645C73B" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="5DF8E57E" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="09DF8A92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...13 lines deleted...]
-            <w:tcW w:w="5518" w:type="dxa"/>
+          <w:p w14:paraId="132E8F14" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="7C339B53" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="62DAADAB" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4761" w:type="dxa"/>
+          <w:p w14:paraId="7A457653" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="55D93BFF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="193287810"/>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="0D51F9EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="5FD3A9DA" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5. Oznaczenie wniosku nadane przez wnioskodawcę*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="5627ED7B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4931" w:type="dxa"/>
+            <w:tcW w:w="4934" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="54CE66FE" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6. Oznaczenie kancelaryjne wniosku nadane przez adresata wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
-[...2 lines deleted...]
-            <w:tcW w:w="170" w:type="dxa"/>
+      <w:tr w:rsidR="00264D40" w14:paraId="7A32B0F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="181" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="00A16D6F" w:rsidRDefault="002A32C3" w:rsidP="00A16D6F">
+          <w:p w14:paraId="1CED3F1B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="549AB205" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1258628933" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="4DAC4108" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...12 lines deleted...]
-            <w:tcW w:w="4761" w:type="dxa"/>
+          <w:p w14:paraId="6447BA3A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="1F6ED6C9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
               <w:spacing w:before="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="B3B3B3"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="B3B3B3"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Pole wypełnia adresat wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1258628933"/>
     </w:tbl>
-    <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+    <w:p w14:paraId="05BAD1D0" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="14"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0FDE52" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="170"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="159"/>
+        <w:gridCol w:w="314"/>
+        <w:gridCol w:w="4548"/>
         <w:gridCol w:w="241"/>
         <w:gridCol w:w="363"/>
-        <w:gridCol w:w="21"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1451"/>
+        <w:gridCol w:w="4979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="17721033" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="5AD0CDBF" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>7. Określenie materiałów będących przedmiotem wniosku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="3D167984" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="168" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="0DE43904" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="159" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...68 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="076C02AF" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00643D3B">
-[...29 lines deleted...]
-            <w:tcW w:w="241" w:type="dxa"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="4C60E9A6" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="55AF97D7" w14:textId="15C9C34E" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3CF05747" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...67 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w14:paraId="6B510DB1" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Mapa zasadnicza lub mapa ewidencji gruntów i budynków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...23 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="1F872368" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="4E018929" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="1E661A09" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2BF7C515" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5092A4" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="198" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raporty tworzone na podstawie bazy danych </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>EGiB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="51A29A87" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="168" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRPr="003A3A9D" w:rsidRDefault="00EC7730">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="224091ED" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="159" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...64 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="222AE3D4" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00643D3B">
-[...29 lines deleted...]
-            <w:tcW w:w="241" w:type="dxa"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="6E2F6862" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6272EE5E" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2BC46872" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4548" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...66 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="28E7A62C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="198" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Baza danych ewidencji gruntów i budynków (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>EGiB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="241" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...13 lines deleted...]
-              <w:t>Raporty tworzone na podstawie bazy danych EGiB</w:t>
+          <w:p w14:paraId="59DEA7C5" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="507A29A3" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4DD71CD6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="799C41A1" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EC182" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Inne materiały</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="3451F0DA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="168" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRPr="003A3A9D" w:rsidRDefault="00EC7730">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="660F0216" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="159" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...64 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="68CFE60C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00643D3B">
-[...38 lines deleted...]
-            <w:tcW w:w="241" w:type="dxa"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="030AE10B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0AB95552" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="53680397" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4548" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...66 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="585E9238" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Baza danych geodezyjnej ewidencji sieci uzbrojenia terenu (GESUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="241" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...40 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+          <w:p w14:paraId="3F1C616F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...17 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED2B92A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...66 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="351651EE" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="7FCF4461" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="23"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...32 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4691A96C" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="159" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="002A5481" w:rsidRDefault="002A32C3">
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="5D1D5FFC" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="314" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="002A5481" w:rsidRDefault="002A32C3">
-[...17 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="2FAB3D59" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4AF838E3" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="575D53DA" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4548" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="002A5481" w:rsidRDefault="002A32C3">
-[...24 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+          <w:p w14:paraId="3266A7D7" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Baza danych obiektów topograficznych o szczegółowości zapewniającej tworzenie standardowych opracowań kartograficznych w skalach 1:500 - 1:5000 (BDOT500)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="241" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2741AE2F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC41B11" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074F146D" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D7F3293" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="8603"/>
+        <w:gridCol w:w="1449"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00264D40" w14:paraId="358AFD31" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23C41CA0" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8. Cel pobrania materiałów</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="70EC87B2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="30201D30" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9151" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="5B0C92DA" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8a. Udostępnienie odpłatne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="0C6A9BED" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Współczynnik CL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="02F8A600" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="89"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="3D1EA523" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="5BB1F1BA" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="12"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="31265A23" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="54934762" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="275CBAE5" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8603" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="2B7AB64A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dla potrzeb własnych niezwiązanych z działalnością gospodarczą, bez prawa publikacji w sieci Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="1DAFF938" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="2107A69B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="1804FA83" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...69 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="120B2306" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="77B4E86B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="504B66D5" w14:textId="7B782F8B" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7245586A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8603" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="695DCAF9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>w celu wykonania wyceny nieruchomości - rzeczoznawcom majątkowym (dotyczy tylko rejestru cen nieruchomości)</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="1451" w:type="dxa"/>
+              <w:t>dla dowolnych potrzeb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="4E40A506" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.0</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="1C898AAC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="3D8F5077" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="3E0EBBFF" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...65 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="319FE67E" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="564F0C83" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5E5A2EA3" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8603" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="44BC0C44" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>dla dowolnych potrzeb</w:t>
-[...7 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:t>w celu kolejnego udostępnienia zbiorów danych dotyczących sieci uzbrojenia terenu podmiotowi władającemu siecią uzbrojenia terenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="7D2F5980" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.0</w:t>
+              <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="03D690FA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...7 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="6399B609" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10602" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="1AE95109" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...69 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>8b. Udostępnienie nieodpłatne w postaci elektronicznej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="3595813D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59847DF7" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="4AE160F2" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:rPr>
-[...29 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="138E5906" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4350F330" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="56F9F3D3" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="4E0BCBC7" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>0.1</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>na cele edukacyjne jednostkom organizacyjnym wchodzącym w skład systemu oświaty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>, uczelniom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>, podmiotom pożytku publicznego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="5D51B982" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...6 lines deleted...]
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="438BC2DF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="00B8138C">
-[...46 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="63BFCA50" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="4603A14F" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4FC14F14" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="145034E2" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="64098C21" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...67 lines deleted...]
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>w celu prowadzenia badań naukowych/prac rozwojowych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="44E0C7A6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2346A32B" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...88 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="67EE7485" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="0B4B29DD" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="41F91298" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5D91B230" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...69 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="396DD067" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>w celu realizacji ustawowych zadań w zakresie ochrony bezpieczeństwa wewnętrznego państwa i jego porządku konstytucyjnego - służbom specjalnym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="18D8236A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="44"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E580909" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="125FA764" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
-              <w:rPr>
-[...51 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="36EF479C" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7AA56A63" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="149AF807" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
-[...69 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="1829DB8B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>w celu realizacji zadań w zakresie obronności państwa - Ministrowi Obrony Narodowej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="1C6B0812" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36D34AA9" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...55 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="62E4153A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="59E8E63C" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="630F381F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="56D577FE" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="56693033" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...92 lines deleted...]
-              <w:t>w celu realizacji zadań w zakresie obronności państwa - Ministrowi Obrony Narodowej</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>w celu pierwszego udostępnienia zbiorów danych dotyczących sieci uzbrojenia terenu podmiotowi władającemu siecią uzbrojenia terenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+    </w:tbl>
+    <w:p w14:paraId="51215176" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="175"/>
+        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="2470"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="3530"/>
+        <w:gridCol w:w="476"/>
+        <w:gridCol w:w="379"/>
+        <w:gridCol w:w="2682"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00264D40" w14:paraId="3936C8FC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="063EFB2E" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>9. Osoba wyznaczona do kontaktu ze strony wnioskodawcy*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="6B8FE245" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="05C94B02" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="004D096A">
+          <w:p w14:paraId="164F4EF1" w14:textId="27F51813" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Imię, nazwisko</w:t>
-[...18 lines deleted...]
-            <w:permEnd w:id="477641078"/>
+              <w:t xml:space="preserve">Imię i nazwisko: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="004D096A">
+          <w:p w14:paraId="7B942467" w14:textId="00A95385" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
-[...24 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="004D096A">
+          <w:p w14:paraId="7D456DBD" w14:textId="7AF5B4C8" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Telefon</w:t>
-[...18 lines deleted...]
-            <w:permEnd w:id="1160589553"/>
+              <w:t xml:space="preserve">Telefon: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="32A7D456" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="09E85F97" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10. Sposób udostępnienia materiałów**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="761B22BD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="6B89AEB9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...48 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="66D15039" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C00D3FD" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="06FF8735" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="003A3A9D">
+          <w:p w14:paraId="13F2B055" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odbiór osobisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...51 lines deleted...]
-            <w:gridSpan w:val="7"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="60D5E4D2" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="60636992" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="08B843E1" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4006" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="2010BE52" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>usługa sieciowa udostępniania</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="3D621061" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="009829B4">
+      <w:tr w:rsidR="00264D40" w14:paraId="1A679110" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="0A10B422" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...47 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="1F1C8ECA" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DDB3F6A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="259EA796" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="003A3A9D">
+          <w:p w14:paraId="528FF4EA" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wysyłka pod wskazany adres</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...51 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="419548CF" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="77B3A386" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1717143A" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4006" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
-[...14 lines deleted...]
-              <w:t>udostępnienie na serwerze FTP organu</w:t>
+          <w:p w14:paraId="6B6FC58A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>udostępnienie inną usługą sieciową</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...58 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="003A3A9D">
-[...57 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="50D5528E" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="39FA427C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="22CD04AE" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2682" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="648D439C" w14:textId="4C9A9E6E" w:rsidR="00264D40" w:rsidRDefault="00091167" w:rsidP="0093299E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>udostępnienie materiałów na nośniku</w:t>
+            </w:r>
+            <w:r w:rsidR="0093299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> danych elektronicznych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>dostarczonym przez wnioskodawcę</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="32212C63" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1234E10A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3" w:rsidP="003A3A9D">
+          </w:tcPr>
+          <w:p w14:paraId="11AA0863" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...57 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...72 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="6C88C36E" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="431089F1" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="55BE4DD8" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2470" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BD2D1E" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jak w nagłówku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="4D516D06" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="74787C9C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="47D06A67" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4006" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="218EC87D" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wysyłka na wskazany adres e-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAE196E" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2682" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="1B128FBE" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="763E95E1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB0ACEE" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002A32C3" w:rsidRPr="003A3A9D" w:rsidRDefault="002A32C3" w:rsidP="003A3A9D">
+          </w:tcPr>
+          <w:p w14:paraId="3DE6ED91" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...56 lines deleted...]
-            <w:tcW w:w="2470" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="003A3A9D">
-[...15 lines deleted...]
-            </w:r>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="186" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="186"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="051C39AB" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="186" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F34BBF9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="26DD126A" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2470" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A183651" w14:textId="6FC6DB10" w:rsidR="00264D40" w:rsidRDefault="0093299E">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Inny………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...13 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="395DF927" w14:textId="77777777">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5DE871AE" w14:textId="17DEBBE9" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="652C17F2" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4006" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
-[...13 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="679F8364" w14:textId="7B0719ED" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Inny sposób odbioru:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>……………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="6D80836B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+    </w:tbl>
+    <w:p w14:paraId="5A08DC3C" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="5645"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="4787"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00264D40" w14:paraId="13DCE229" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="20F5E19C" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">11. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dodatkowe wyjaśnienia i uwagi wnioskodawcy*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417008" w:rsidTr="00417008">
+      <w:tr w:rsidR="00264D40" w14:paraId="6AE2D0F2" w14:textId="77777777" w:rsidTr="0093299E">
         <w:trPr>
-          <w:trHeight w:val="462"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417008" w:rsidRDefault="00417008">
+          <w:p w14:paraId="1BDCF31F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10602" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...68 lines deleted...]
-            <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="268BB888" w14:textId="77777777" w:rsidR="009F53E8" w:rsidRDefault="009F53E8"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10546" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10546"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264D40" w14:paraId="53E01F5F" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10546" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="0667B6E5" w14:textId="532D9CA1" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:spacing w:line="170" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5820517B" w14:textId="6FF3B959" w:rsidR="004D02BE" w:rsidRPr="00C64C93" w:rsidRDefault="00C64C93">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do odbioru dokumentów upoważniam</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-            <w:permEnd w:id="465005065"/>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="26F8216F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="1A76B805" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="577E6511" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12. Imię i nazwisko oraz podpis wnioskodawcy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3" w:rsidTr="00206562">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00264D40" w14:paraId="1F6FF7B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="18275427" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="37D411D1" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4787" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DBC5ADC" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF6A542" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E7310D" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5163D6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="921960949" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00800116">
-[...7 lines deleted...]
-            <w:permEnd w:id="921960949"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206562" w:rsidRDefault="00206562">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="257EF256" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="171"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="10341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="79B1661F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="12239254" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Przypisy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="65B0AA5C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="25A7A9A6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C241ED8" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C020A2" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Informacje o aktualnie dostępnych materiałach powiatowego zasobu geodezyjnego i kartograficznego udostępnia organ prowadzący ten zasób.</w:t>
+              <w:t xml:space="preserve">Adres do doręczeń elektronicznych w rozumieniu art. 2 pkt 1 ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych (Dz. U. z 2026 r. poz. 3, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="7AA36B82" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="45847E83" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F64CE6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F0B6D9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie mapy zasadniczej lub mapy ewidencji gruntów i budynków zawarte są w formularzu P1.</w:t>
+              <w:t>Informacje o aktualnie dostępnych materiałach powiatowego zasobu geodezyjnego i kartograficznego udostępnia organ prowadzący ten zasób.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="12DC0D83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="6A6061C5" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93B30A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53482C65" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych ewidencji gruntów i budynków (EGiB) zawarte są w formularzu P2.</w:t>
+              <w:t>Szczegóły wniosku o udostępnienie mapy zasadniczej lub mapy ewidencji gruntów i budynków są zawarte w formularzu P1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="5BD47D0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="1EFF26DF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D82E90B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62330F07" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych geodezyjnej ewidencji sieci uzbrojenia terenu (GESUT) zawarte są w formularzu P3.</w:t>
+              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych ewidencji gruntów i budynków (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>EGiB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>) są zawarte w formularzu P2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="68F84059" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="01CE18B8" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A96F8C6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD2AB08" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych obiektów topograficznych o szczegółowości zapewniającej tworzenie standardowych opracowań kartograficznych w skalach 1:500 - 1:5000 (BDOT500) zawarte są w formularzu P4.</w:t>
+              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych geodezyjnej ewidencji sieci uzbrojenia terenu (GESUT) są zawarte w formularzu P3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="1149D984" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="16C98CA6" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D256883" w14:textId="7EEA59DA" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2749E0" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie rejestru cen nieruchomości zawarte są w formularzu P5.</w:t>
+              <w:t>Szczegóły wniosku o udostępnienie zbioru danych bazy danych obiektów topograficznych o szczegółowości zapewniającej tworzenie standardowych opracowań kartograficznych w skalach 1:500 - 1:5000 (BDOT500) są zawarte w formularzu P4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="6F58A3CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="592A46D6" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EC6E30" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4BF73D" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie raportów tworzonych na podstawie bazy danych EGiB zawarte są w formularzu P6.</w:t>
+              <w:t xml:space="preserve">Szczegóły wniosku o udostępnienie raportów tworzonych na podstawie bazy danych </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>EGiB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> są zawarte w formularzu P5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="74AAAC29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="36908B46" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623BBEE4" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29170F17" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Szczegóły wniosku o udostępnienie innych materiałów zawarte są w formularzu P7.</w:t>
+              <w:t>Szczegóły wniosku o udostępnienie innych materiałów są zawarte w formularzu P6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="2E51D4CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="529B93AF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357D84E7" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B607413" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Dopuszczalne jest wskazanie tylko jednego celu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="38F53239" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="145D4C10" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3BACE5" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E64B80A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Zgodnie z art. 40a ust. 2 pkt 5 ustawy z dnia 17 maja 1989 r. – Prawo geodezyjne i kartograficzne (Dz. U. z 2020 r. poz. 276, z późn. zm.).</w:t>
+              <w:t xml:space="preserve">Zgodnie z art. 40a ust. 2 pkt 5 ustawy z dnia 17 maja 1989 r.- Prawo geodezyjne i kartograficzne </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>( Dz.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U. z 2024 r. poz.1151 z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="4D51CB2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="31947F56" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E5DCC9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1553DCFE" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Dotyczy jednostek organizacyjnych wchodzących w skład systemu oświaty, o którym mowa w ustawie z dnia 14 grudnia 2016 r. – Prawo oświatowe (Dz. U. z 2020 r. poz. 910).</w:t>
+              <w:t xml:space="preserve">Dotyczy jednostek organizacyjnych wchodzących w skład systemu oświaty, o którym mowa w ustawie z dnia 14 grudnia 2016 r.- Prawo oświatowe (Dz. U. 2025 r. poz. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>1043 ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="6FAEF37F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="55EC3B16" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A3AE9B" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6E5490" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Dotyczy uczelni w rozumieniu ustawy z dnia 20 lipca 2018 r. – Prawo o szkolnictwie wyższym i nauce (Dz. U. z 2020 r. poz. 85, z późn. zm.).</w:t>
+              <w:t xml:space="preserve">Dotyczy uczelni w rozumieniu ustawy z dnia 20 lipca 2018 r. - Prawo o szkolnictwie wyższym i nauce (Dz. U. z 2024 r. poz. 1571, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="2944D62E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="25C05184" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E03EA86" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57491203" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Dotyczy podmiotów, o których mowa w art. 3 ust. 2 i 3 ustawy z dnia 24 kwietnia 2003 r. o działalności pożytku publicznego i o wolontariacie (Dz. U. z 2020 r. poz. 1057).</w:t>
+              <w:t>Dotyczy podmiotów, o których mowa w art. 3 ust. 2 i 3 ustawy z dnia 24 kwietnia 2003 r. o działalności pożytku publicznego i o wolontariacie (Dz. U. z 2025 r. poz. 1338).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="2503E3F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="50D97B6D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4260E0D6" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="199E3C39" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Dotyczy:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="005C0842">
-[...2 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+          <w:p w14:paraId="66791F4F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>1) podmiotów, o których mowa w art. 7 ust. 1 pkt 1, 2 i 4 – 7 ustawy z dnia 20 lipca 2018 r. – Prawo o szkolnictwie wyższym i nauce, oraz innych podmiotów posiadających siedzibę na terytorium Rzeczypospolitej Polskiej, będących organizacjami prowadzącymi badania i upowszechniającymi wiedzę w rozumieniu art. 2 pkt 83 rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu (Dz. Urz. UE L 187 z 26.06.2014, str. 1, z późn. zm.);</w:t>
-[...5 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:t>1) podmiotów, o których mowa w art. 7 ust. 1 pkt 1, 2 i 4 – 7 ustawy z dnia 20 lipca 2018 r. - Prawo o szkolnictwie wyższym i nauce, oraz innych podmiotów posiadających siedzibę na terytorium Rzeczypospolitej Polskiej, będących organizacjami prowadzącymi badania i upowszechniającymi wiedzę w rozumieniu art. 2 pkt 83 rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu (Dz. Urz. UE L 187 z 2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">6.06.2014, str. 1, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB31A47" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
               <w:t>2) podmiotów, o których mowa w art. 3 ust. 2 i 3 ustawy z dnia 24 kwietnia 2003 r. o działalności pożytku publicznego i o wolontariacie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="5931E264" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="214C7FB3" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECBC621" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7C9A22" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Dotyczy służb specjalnych w rozumieniu art. 11 ustawy z dnia 24 maja 2002 r. o Agencji Bezpieczeństwa Wewnętrznego oraz Agencji Wywiadu (Dz. U. z 2020 r. poz. 27).</w:t>
+              <w:t xml:space="preserve">Dotyczy służb specjalnych w rozumieniu art. 11 ustawy z dnia 24 maja 2002 r. o Agencji Bezpieczeństwa Wewnętrznego oraz Agencji Wywiadu (Dz. U. z 2025 r. poz. 902, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="1C6B20D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="69C70093" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126DF6F9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA873B1" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Lub jednostki organizacyjnej, która w imieniu organu prowadzi państwowy zasób geodezyjny i kartograficzny.</w:t>
+              <w:t>Dotyczy wniosków składanych przez usługę sieciową udostępniania.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="1A481418" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="54D7EC9D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9D1D52" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787ACE45" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Dotyczy tylko przypadków, gdy wybrano odbiór osobisty lub wysyłkę pod wskazany adres.</w:t>
+              <w:t>Np. FTP, FTPS, SFTP, chmura i inne.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="32C9AB40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="5A37AD44" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24FEEDA9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F02BB5" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Podpis własnoręczny; w przypadku składania wniosku w postaci elektronicznej: kwalifikowany podpis elektroniczny, podpis osobisty albo podpis zaufany; w przypadku składania wniosku za pomocą systemu teleinformatycznego, o którym mowa w przepisach wydanych na podstawie art. 40 ust. 8 ustawy z dnia 17 maja 1989 r. – Prawo geodezyjne i kartograficzne, identyfikator umożliwiający weryfikację wnioskodawcy w tym systemie.</w:t>
+              <w:t>Lub jednostki organizacyjnej, która w imieniu organu prowadzi państwowy zasób geodezyjny i kartograficzny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="44C6456A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="7DBB90AF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA92FF" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD5F935" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Informacja nieobowiązkowa</w:t>
+              <w:t>Np. w e-usługa portalu wnioskodawcy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="362CA5E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="0561C15D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1243B5B3" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10341" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9E4E3F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Dotyczy tylko przypadków, gdy wybrano odbiór osobisty lub wysyłkę pod wskazany adres.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="7D086902" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E52851" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17489B5F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10341" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="577D4D39" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Podpis własnoręczny; w przypadku składania wniosku w postaci elektronicznej: kwalifikowany podpis elektroniczny, podpis osobisty albo podpis zaufany; w przypadku składania wniosku za pomocą systemu teleinformatycznego, o którym mowa w przepisach wydanych na podstawie art. 40 ust. 8 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne, identyfikator umożliwiający weryfikację wnioskodawcy w tym systemie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="0DB32358" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B161BF" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFFA525" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10341" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736F3E3A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Informacja nieobowiązkowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00264D40" w14:paraId="26CE20F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5FAC94" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D6C79C9" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:after="113" w:line="120" w:lineRule="exact"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758913EB" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="113" w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Przy odbiorze osobistym lub wysyłce pod wskazany adres , gdy łączna wielkość udostępnianych danych elektronicznych nie przekracza 4 GB, koszt nośnika jest już uwzględniony w opłacie. W przypadku danych od 4 GB do 20 GB pobiera się opłatę ryczałtową w wysokości 5 zł za użycie nośników danych elektronicznych, chyba że wnioskodawca dostarczy nośnik danych. Dane powyżej 20 GB mogą być udostępniane po dostarczeniu przez wnioskodawcę odpowiedniego nośnika danych.</w:t>
+              <w:t>Przy odbiorze osobistym lub wysyłce pod wskazany adres, gdy łączna wielkość udostępnianych danych elektronicznych nie przekracza 4 GB, koszt nośnika jest już uwzględniony w opłacie. W przypadku danych od 4 GB do 20 GB pobiera się opłatę ryczałtową w wysokości 5 zł za użycie nośników danych elektronicznych, chyba że wnioskodawca dostarczy nośnik danych. Dane powyżej 20 GB mogą być udostępniane po dostarczeniu przez wnioskodawcę odpowiedniego nośnika danych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="71BA31A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C">
+          <w:p w14:paraId="4CD3BB03" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wyjaśnienia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="0E6F2658" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3">
+          <w:p w14:paraId="0F101CDB" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00CA4CB0">
-[...2 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+          <w:p w14:paraId="782FA5CB" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00CA4CB0">
-[...2 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+          <w:p w14:paraId="56F84B57" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>W formularzach można nie uwzględniać oznaczeń kolorystycznych.</w:t>
+              <w:t>W formularzu można nie uwzględniać oznaczeń kolorystycznych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A32C3">
+      <w:tr w:rsidR="00264D40" w14:paraId="2FD70AF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC7730" w:rsidRDefault="00EC7730"/>
+          <w:p w14:paraId="591EBA5C" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00CA4CB0">
-[...2 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+          <w:p w14:paraId="0AE044B3" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A32C3" w:rsidRDefault="00B8138C" w:rsidP="00CA4CB0">
-[...2 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="exact"/>
+          <w:p w14:paraId="58B8425F" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00091167">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Pola formularza można rozszerzać w zależności od potrzeb. Do formularza papierowego można dołączyć załączniki zawierające informacje, których nie można było zamieścić w formularzu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A32C3" w:rsidRDefault="002A32C3" w:rsidP="00A16D6F">
+    <w:p w14:paraId="67CC27AD" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
       <w:pPr>
-        <w:ind w:left="2880" w:firstLine="1798"/>
+        <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-[...3867 lines deleted...]
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="170"/>
-        <w:gridCol w:w="5645"/>
+        <w:gridCol w:w="259"/>
+        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="122"/>
+        <w:gridCol w:w="2278"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="202"/>
+        <w:gridCol w:w="176"/>
+        <w:gridCol w:w="104"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="223"/>
+        <w:gridCol w:w="1009"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="430"/>
         <w:gridCol w:w="170"/>
-        <w:gridCol w:w="4787"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="155"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="1518"/>
+        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="818"/>
+        <w:gridCol w:w="1124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
+      <w:tr w:rsidR="0093299E" w14:paraId="7C11953A" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AE2ADD" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9479" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AF1F27" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Szczegóły wniosku o udostępnienie mapy zasadniczej lub mapy ewidencji gruntów i budynków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="114ADDDB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Formularz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002DE75D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>P1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0FBB895F" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4996C5FC" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2799" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38363CC6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Mapa:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C644CF" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Postać:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384A7A9D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Skala:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4438" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4EA278" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dotyczy postaci drukowanej:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="2D8A70B3" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2891C8B2" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="06F439C4" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7BCD1D91" w14:textId="2646F87D" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6258D1DE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04781E4C" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>zasadnicza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="1ADDAD94" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0F2F0BA0" w14:textId="06581297" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4558BFF0" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C8245D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wektorowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w:rsidRPr="001E5581" w14:paraId="662B1E4B" w14:textId="77777777" w:rsidTr="001E5581">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3127FD3F" w14:textId="7BCDEE96" w:rsidR="0093299E" w:rsidRPr="001E5581" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1F361D3B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C2F2E" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1:500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407AF43E" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Format wydruku:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F8C42B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Kolorystyka wydruku:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="7C3E5A85" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33125D04" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="79FE30F5" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6287420F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="27A91C58" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB120D5" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ewidencji gruntów i budynków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="0E1ECE05" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2F453C15" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4ED247DE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741BF65F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>rastrowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="57B24E5C" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6FC79BD6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6E7515BB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCF9FDF" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1:1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="5CB83EB3" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6434E814" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="13"/>
+                      <w:szCs w:val="13"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="234A4766" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1DCE2" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="5B058191" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="23A3B939" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7D488AE9" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63061AC8" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>czarno-biała</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="550C6E57" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F23A7C9" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E8B372" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B38E5C5" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="7E57E2F6" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="70D389BC" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0CAAE657" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13534B89" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>drukowana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="03FA7CB6" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D857585" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3B8EFC4D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7771F9ED" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1:2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="5FA83E80" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A8DDEC6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="13"/>
+                      <w:szCs w:val="13"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="547295E8" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEDC437" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="2E6E9FC8" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="1E8D5124" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="64F47CFE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126C051A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>kolorowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0ED2C811" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58F1ECC6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54155AB8" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5246292C" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A65F23" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:ind w:left="247" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liczba egzemplarzy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="057D6969" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="519CBFF8" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="37418C3B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AD77EA" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1:5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="283B43FF" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="61DE4CF5" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="13"/>
+                      <w:szCs w:val="13"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="04AC642F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648C0AAE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B82AA79" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0E946A4E" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4751DB10" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4DD911" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="078D3C5E" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="505197CC" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6539490B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="572F3D9B" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="61B42654" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="13"/>
+                      <w:szCs w:val="13"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4A5B3C06" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291A8E6B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD66959" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0BC81330" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EBEE642" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C946D76" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55380888" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61AC19E1" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:ind w:left="247" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2269A9BA" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="1EBCFA7D" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4AA10801" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="13"/>
+                      <w:szCs w:val="13"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="52E24502" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7E2F06" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CDED616" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0059DB3A" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C57194F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5838" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1472DEA4" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dane identyfikujące obszar objęty wnioskiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15D4057C" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01E3199A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dane szczegółowe określające położenie obszaru objętego wnioskiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="3A36808B" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="123BEEFB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="17D42824" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="204BD26B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4114BBAE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5370CA71" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednostki podziału terytorialnego kraju lub podziału dla celów </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>EGiB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="198" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="198"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="5FF6B7C6" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="198" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="29132ECA" w14:textId="0BB7A0F7" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="16F51035" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2545" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527B7C99" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>obszar określony w załączniku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6667CE06" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3757B138" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="67F22408" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EE2E1C" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="2D632EBA" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="676BCB4D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="510462AC" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304A36CE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>godło arkusz mapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="712B2E2E" w14:textId="77777777" w:rsidTr="00995AD9">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="2A2539E7" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="20977DB2" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBDC730" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>graficznym</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="018F7F1E" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="790C4CFB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="5EF42A45" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5D2D08" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="35BD1BE9" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="44957BD9" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="32E47896" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F2DC27" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>współrzędne wielokąta (poligonu) w układzie współrzędnych:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="270C843C" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5CF4667C" w14:textId="1EA6D722" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2639AC78" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A33B1" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wektorowym, w układzie współrzędnych:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBDB456" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BBC396E" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="46D62A20" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580675D4" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="458C2EC4" w14:textId="77777777" w:rsidTr="00304A54">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="0AE31AEA" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2DEAF20A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2954457F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>PL-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="548206ED" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="20FAE724" w14:textId="0197FE0F" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1B508A71" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDBCA71" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>PL-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F25680" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20ED334F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="4DCAAADB" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="211AF1F5" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="04220D01" w14:textId="77777777" w:rsidTr="00304A54">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="21C0FFCD" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="29599550" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC1EF82" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>innym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:jc w:val="right"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="27B068A4" w14:textId="77777777" w:rsidTr="00304A54">
+              <w:trPr>
+                <w:jc w:val="right"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="670E3912" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="35AB3425" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FC3DBF" w14:textId="647E7101" w:rsidR="0093299E" w:rsidRDefault="00C64C93" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0093299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>nnym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>…………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED974BE" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77608B3D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="476229E8" w14:textId="77777777" w:rsidTr="00DD6BD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="67551DB9" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00417008">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dodatkowe wyjaśnienia i uwagi wnioskodawcy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
+      <w:tr w:rsidR="0093299E" w14:paraId="2BF82551" w14:textId="77777777" w:rsidTr="0093299E">
         <w:trPr>
-          <w:trHeight w:val="614"/>
+          <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1BEE921C" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="942163283" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10602" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-          </w:p>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DB735DB" w14:textId="77777777" w:rsidR="00C64C93" w:rsidRDefault="00C64C93"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10546" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10546"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0093299E" w14:paraId="710B1D58" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10546" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="17" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="2A67F412" w14:textId="40DD8800" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="Standard"/>
+                    <w:spacing w:line="170" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0093299E" w14:paraId="6DD715CE" w14:textId="77777777" w:rsidTr="00DD6BD7">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10546" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="17" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="5271ABC2" w14:textId="7AC1C783" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+                  <w:pPr>
+                    <w:pStyle w:val="Standard"/>
+                    <w:spacing w:line="170" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6F6C61FD" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="942163283"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="0093299E" w14:paraId="489A8C31" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...13 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="69BC5862" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="79979E23" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5. Imię i nazwisko oraz podpis wnioskodawcy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00417008">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="0093299E" w14:paraId="3452F73E" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...8 lines deleted...]
-            <w:permStart w:id="627450142" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+          <w:p w14:paraId="6C0107CB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...12 lines deleted...]
-            <w:tcW w:w="4787" w:type="dxa"/>
+          <w:p w14:paraId="7E94E855" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4790" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31A2132B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31C63010" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C30616A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47160F3A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
+      <w:tr w:rsidR="0093299E" w14:paraId="294B873D" w14:textId="77777777" w:rsidTr="00DD6BD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:permEnd w:id="627450142"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2F74A786" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Przypisy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="5BA3E13E" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518FF48B" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA559FB" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5479B1B9" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Podstawowa skala mapy zasadniczej to 1:500. Część obiektów może nie być widoczna na mapach w innych skalach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="71D08265" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3904FBF6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F42F08D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1612FF15" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Ewidencji gruntów i budynków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="0FABFCAC" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67275E9D" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C65AC09" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1385D0E7" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Inny układ współrzędnych dopuszczony przez organ prowadzący powiatowy zasób geodezyjny i kartograficzny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="57292F78" w14:textId="77777777" w:rsidTr="0093299E">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5409024A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A9A65F" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F609462" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Podpis własnoręczny; w przypadku składania wniosku w postaci elektronicznej: kwalifikowany podpis elektroniczny, podpis osobisty albo podpis zaufany; w przypadku składania wniosku za pomocą systemu teleinformatycznego, o którym mowa w przepisach wydanych na podstawie art. 40 ust. 8 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne, identyfikator umożliwiający weryfikację wnioskodawcy w tym systemie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093299E" w14:paraId="7D86C0A6" w14:textId="77777777" w:rsidTr="00DD6BD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BA48C6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wyjaśnienia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
+      <w:tr w:rsidR="0093299E" w14:paraId="4133444C" w14:textId="77777777" w:rsidTr="00DD6BD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+          <w:p w14:paraId="35998FA6" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+          <w:p w14:paraId="5F28AA25" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00417008">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+          <w:p w14:paraId="36143B4A" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00417008">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>W formularzach można nie uwzględniać oznaczeń kolorystycznych.</w:t>
+              <w:t>W formularzu można nie uwzględniać oznaczeń kolorystycznych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080089" w:rsidRPr="00417008" w:rsidTr="000875FA">
+      <w:tr w:rsidR="0093299E" w14:paraId="3874FAAE" w14:textId="77777777" w:rsidTr="00DD6BD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="66CFFD36" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+          <w:p w14:paraId="5431E625" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00417008">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10341" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00080089" w:rsidRPr="00417008" w:rsidRDefault="00080089" w:rsidP="000875FA">
+          <w:p w14:paraId="1956F801" w14:textId="77777777" w:rsidR="0093299E" w:rsidRDefault="0093299E" w:rsidP="00DD6BD7">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00417008">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Pola formularza można rozszerzać w zależności od potrzeb. Do formularza papierowego można dołączyć załączniki zawierające informacje, których nie można było zamieścić w formularzu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080089" w:rsidRPr="003F1B93" w:rsidRDefault="00080089" w:rsidP="00080089">
+    <w:p w14:paraId="1E1B0D6A" w14:textId="77777777" w:rsidR="00264D40" w:rsidRDefault="00264D40">
       <w:pPr>
-        <w:ind w:right="111"/>
-        <w:jc w:val="right"/>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233EA222" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRDefault="004D02BE"/>
+    <w:p w14:paraId="30C75B45" w14:textId="77777777" w:rsidR="00C64C93" w:rsidRDefault="00C64C93"/>
+    <w:p w14:paraId="65E7DE4E" w14:textId="1B69F93D" w:rsidR="00C64C93" w:rsidRDefault="00C64C93">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="46"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odebrano zamówione materiały i licencję: </w:t>
+      </w:r>
+      <w:r w:rsidR="00123A05" w:rsidRPr="00123A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00123A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00123A05" w:rsidRPr="00123A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.           …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00123A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E29AB4C" w14:textId="3D5C5510" w:rsidR="00123A05" w:rsidRPr="00123A05" w:rsidRDefault="00123A05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00417008">
+        <w:t xml:space="preserve">czytelny podpis odbierającego                                                  data </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BF7D5D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417008">
+    </w:p>
+    <w:p w14:paraId="372FCF32" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>czyt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D114B9C" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>elny podpis  odbierającego</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6111205D" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1C1597" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210F8014" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DCFD4C" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1B93">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B718151" w14:textId="77777777" w:rsidR="004D02BE" w:rsidRPr="00123A05" w:rsidRDefault="004D02BE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00417008">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3816C846" w14:textId="7B38008E" w:rsidR="00C64C93" w:rsidRPr="00123A05" w:rsidRDefault="00C64C93" w:rsidP="00C64C93">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9540"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>data</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00080089" w:rsidRPr="00417008">
+    <w:sectPr w:rsidR="00C64C93" w:rsidRPr="00123A05">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00601127" w:rsidRDefault="00601127">
+    <w:p w14:paraId="76F729B0" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00601127" w:rsidRDefault="00601127">
+    <w:p w14:paraId="495EA2F7" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial, 'Arial Narrow'">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602040502020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...17 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00601127" w:rsidRDefault="00601127">
+    <w:p w14:paraId="3E4F4951" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00601127" w:rsidRDefault="00601127">
+    <w:p w14:paraId="1584F4E1" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="X9xCI0JbiMyGd4DKhm1z6neBH+EAjlbvnzhWBRpIyDZRYplY+l3sHm+lR3/ut7v/Vrl2C+O3myupU5Nc1mLqtA==" w:salt="ucVweFGoqLaGA0uCPgd4Bw=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002A32C3"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00FD699C"/>
+    <w:rsidRoot w:val="00264D40"/>
+    <w:rsid w:val="000076C7"/>
+    <w:rsid w:val="00091167"/>
+    <w:rsid w:val="00123A05"/>
+    <w:rsid w:val="00187D30"/>
+    <w:rsid w:val="001E5581"/>
+    <w:rsid w:val="00264D40"/>
+    <w:rsid w:val="002F6422"/>
+    <w:rsid w:val="00304A54"/>
+    <w:rsid w:val="004D02BE"/>
+    <w:rsid w:val="008566CB"/>
+    <w:rsid w:val="0093299E"/>
+    <w:rsid w:val="00995AD9"/>
+    <w:rsid w:val="00997EAE"/>
+    <w:rsid w:val="009F53E8"/>
+    <w:rsid w:val="00B56675"/>
+    <w:rsid w:val="00C64C93"/>
+    <w:rsid w:val="00FF2FE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{1D9F4356-6605-4E51-8C88-D172FFA0464E}"/>
+  <w14:docId w14:val="4940DC95"/>
+  <w15:docId w15:val="{A9404353-9A8D-4AA1-B644-5AC956477DA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13297,84 +14724,118 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Nagwek"/>
+    <w:next w:val="Textbody"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
@@ -13405,202 +14866,223 @@
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial, 'Arial Narrow'" w:eastAsia="Arial, 'Arial Narrow'" w:hAnsi="Arial, 'Arial Narrow'" w:cs="Arial, 'Arial Narrow'"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textbody"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
     <w:name w:val="Numbering Symbols"/>
-  </w:style>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13618,65 +15100,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13697,97 +15179,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7680036-37EF-4C9B-9D5E-5D32A3B5F1CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB1A769-B0BD-4D6D-8A0A-164DA84C930D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1186</Words>
-  <Characters>7122</Characters>
+  <Words>1335</Words>
+  <Characters>8016</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UMSTW</Company>
+  <Company>Urzad Miasta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8292</CharactersWithSpaces>
+  <CharactersWithSpaces>9333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lis Tomasz</dc:creator>
+  <dc:creator>Lis Tomasz (BG)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>