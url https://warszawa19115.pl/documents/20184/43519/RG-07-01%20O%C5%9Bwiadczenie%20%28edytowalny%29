--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -1,442 +1,610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003635E4" w:rsidRPr="003635E4" w:rsidRDefault="00FA74E9" w:rsidP="00150A2E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="7797"/>
+    <w:p w14:paraId="52D0BEF1" w14:textId="79E68004" w:rsidR="00481DC6" w:rsidRDefault="003E3467" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D077D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[!]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Wypełnij czytelnie i zaznacz właściwe opcje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA83FA9" w14:textId="44BE47AE" w:rsidR="00A54FBB" w:rsidRPr="00A23C1B" w:rsidRDefault="00A54FBB" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23C1B">
+        <w:t>OŚWIADCZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173AF437" w14:textId="4B3A90B0" w:rsidR="003E3467" w:rsidRDefault="00641182" w:rsidP="003E3467">
+      <w:r w:rsidRPr="00C915C1">
+        <w:t>Imię i nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3467">
+        <w:t xml:space="preserve"> lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C915C1">
+        <w:t>firma przedsiębiorcy</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3467">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D1EAC4" w14:textId="79BD4BD7" w:rsidR="003E3467" w:rsidRPr="00D077D9" w:rsidRDefault="003E3467" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149EE6CD" w14:textId="02034CA2" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="003E3467" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Numer </w:t>
+      </w:r>
+      <w:r w:rsidR="00641182" w:rsidRPr="00C915C1">
+        <w:t>NIP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C915C1">
+        <w:t>KRS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00641182">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085DDA73" w14:textId="50066C54" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="00641182" w:rsidP="00641182">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C915C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Załącznik nr 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003635E4" w:rsidRPr="003635E4">
+        <w:t>dres zamieszkania lub siedzib</w:t>
+      </w:r>
+      <w:r w:rsidR="00797629">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3467">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7209F" w:rsidRPr="00C915C1" w:rsidRDefault="00A7209F" w:rsidP="00A7209F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tekstpodstawowy"/>
+    <w:p w14:paraId="13922CA5" w14:textId="77777777" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="00641182" w:rsidP="00641182">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:u w:val="dotted"/>
-[...36 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7209F" w:rsidRPr="00C915C1" w:rsidRDefault="00A7209F" w:rsidP="00A7209F">
-[...4 lines deleted...]
-        <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="69C778A0" w14:textId="7476F6AD" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="00641182" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C915C1">
+        <w:t>Oświadczam, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36227BDA" w14:textId="67F9122A" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="00D077D9" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="410353930"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002D7F59">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002D7F59">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00641182" w:rsidRPr="00C915C1">
+        <w:t xml:space="preserve">nie </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3467">
+        <w:t>mam</w:t>
+      </w:r>
+      <w:r w:rsidR="00641182" w:rsidRPr="00C915C1">
+        <w:t xml:space="preserve"> zaległości wobec m.st. Warszawy </w:t>
+      </w:r>
+      <w:r w:rsidR="005970B2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00641182" w:rsidRPr="00C915C1">
+        <w:t xml:space="preserve"> Skarbu Państwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F633F5" w14:textId="64172D8B" w:rsidR="00641182" w:rsidRPr="00C915C1" w:rsidRDefault="00D077D9" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="600"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1005512767"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002D7F59">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002D7F59">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B05AF8">
+        <w:t>mam</w:t>
+      </w:r>
+      <w:r w:rsidR="00641182" w:rsidRPr="00C915C1">
+        <w:t xml:space="preserve"> przewidziane prawem zwolnienie, odroczenie lub rozłożenie na raty zaległych płatności lub wstrzymanie w całości wykonania decyzji właściwego organu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77342F11" w14:textId="683B16C5" w:rsidR="00641182" w:rsidRPr="00B05AF8" w:rsidRDefault="00B05AF8" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5222"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D077D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="dotted"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>……………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7209F" w:rsidRPr="00C915C1" w:rsidRDefault="00A7209F" w:rsidP="00A7209F">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6EC1F792" w14:textId="3D0504A1" w:rsidR="00D1617D" w:rsidRDefault="00641182" w:rsidP="00D077D9">
+      <w:pPr>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C915C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...89 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>skreślić pkt 1 albo pkt 2</w:t>
+        <w:t>data i podpis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7209F" w:rsidRDefault="00A7209F" w:rsidP="00A7209F">
-[...41 lines deleted...]
-    <w:sectPr w:rsidR="00A7209F" w:rsidRPr="00C915C1" w:rsidSect="00D1617D">
+    <w:sectPr w:rsidR="00D1617D" w:rsidSect="00D1617D">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="655A8FF7" w14:textId="77777777" w:rsidR="005970B2" w:rsidRDefault="005970B2" w:rsidP="005970B2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07B4D4EF" w14:textId="77777777" w:rsidR="005970B2" w:rsidRDefault="005970B2" w:rsidP="005970B2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="383A8DE6" w14:textId="5BC39106" w:rsidR="00EE6F77" w:rsidRDefault="00EE6F77">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Wersja </w:t>
+    </w:r>
+    <w:r w:rsidR="00D077D9">
+      <w:t>1.0</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidR="00D077D9">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D077D9">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.01.2026 r.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B35FFFD" w14:textId="77777777" w:rsidR="005970B2" w:rsidRDefault="005970B2" w:rsidP="005970B2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1076EDF6" w14:textId="77777777" w:rsidR="005970B2" w:rsidRDefault="005970B2" w:rsidP="005970B2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14E12DEB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B70256D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="992" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="992"/>
+        </w:tabs>
+        <w:ind w:left="1417" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1417"/>
+        </w:tabs>
+        <w:ind w:left="1842" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1842"/>
+        </w:tabs>
+        <w:ind w:left="2267" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2267"/>
+        </w:tabs>
+        <w:ind w:left="2692" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2692"/>
+        </w:tabs>
+        <w:ind w:left="3117" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3117"/>
+        </w:tabs>
+        <w:ind w:left="3542" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3542"/>
+        </w:tabs>
+        <w:ind w:left="3967" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3967"/>
+        </w:tabs>
+        <w:ind w:left="4392" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE37250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EDA5254"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -505,191 +673,227 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="2017417540">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="2" w16cid:durableId="1737707451">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A54FBB"/>
-    <w:rsid w:val="001169EC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="009F31CE"/>
+    <w:rsid w:val="00004BCD"/>
+    <w:rsid w:val="00020BC0"/>
+    <w:rsid w:val="000B12F8"/>
+    <w:rsid w:val="00117E1C"/>
+    <w:rsid w:val="001876DA"/>
+    <w:rsid w:val="002C5234"/>
+    <w:rsid w:val="002C6A1B"/>
+    <w:rsid w:val="002D7F59"/>
+    <w:rsid w:val="003B703A"/>
+    <w:rsid w:val="003E3467"/>
+    <w:rsid w:val="0047688A"/>
+    <w:rsid w:val="00481DC6"/>
+    <w:rsid w:val="004947ED"/>
+    <w:rsid w:val="005970B2"/>
+    <w:rsid w:val="005F101D"/>
+    <w:rsid w:val="00641182"/>
+    <w:rsid w:val="006E3A66"/>
+    <w:rsid w:val="00797629"/>
+    <w:rsid w:val="00840556"/>
+    <w:rsid w:val="0085441D"/>
+    <w:rsid w:val="00913F20"/>
+    <w:rsid w:val="00986E34"/>
+    <w:rsid w:val="009F6E9B"/>
+    <w:rsid w:val="00A23C1B"/>
     <w:rsid w:val="00A54FBB"/>
-    <w:rsid w:val="00A7209F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35AAB"/>
+    <w:rsid w:val="00B05AF8"/>
+    <w:rsid w:val="00BB3EC1"/>
+    <w:rsid w:val="00BF2908"/>
+    <w:rsid w:val="00C25F1E"/>
+    <w:rsid w:val="00D077D9"/>
     <w:rsid w:val="00D1617D"/>
-    <w:rsid w:val="00D5011F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA74E9"/>
+    <w:rsid w:val="00D37182"/>
+    <w:rsid w:val="00EE6F77"/>
+    <w:rsid w:val="00F05AA9"/>
+    <w:rsid w:val="00F31D7C"/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:rsid w:val="00F87879"/>
+    <w:rsid w:val="00FC3C32"/>
+    <w:rsid w:val="00FD76E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{D4710FD1-7946-494B-9A65-0E78A33B1DD1}"/>
+  <w14:docId w14:val="3539FA0D"/>
+  <w15:docId w15:val="{5B33DA29-BE85-43AA-9417-B78B316A5535}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -773,73 +977,73 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -987,213 +1191,448 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A54FBB"/>
+    <w:rsid w:val="00F81ECB"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Tytu"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3467"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="480"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B12F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
     <w:rsid w:val="00A54FBB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
     <w:name w:val="Tekst podstawowy Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy"/>
     <w:rsid w:val="00A54FBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="2"/>
       <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:rsid w:val="00A54FBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:rsid w:val="00A54FBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext">
-[...3 lines deleted...]
-    <w:rsid w:val="00D5011F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003E3467"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext1">
-    <w:name w:val="Body text1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B12F8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Bodytext"/>
-    <w:rsid w:val="00D5011F"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005970B2"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D7F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D7F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F81ECB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:spacing w:line="528" w:lineRule="exact"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="BezodstpwZnak"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext3">
-[...3 lines deleted...]
-    <w:rsid w:val="00D5011F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BezodstpwZnak">
+    <w:name w:val="Bez odstępów Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Bezodstpw"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00F81ECB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext30">
-    <w:name w:val="Body text (3)"/>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Bodytext3"/>
-    <w:rsid w:val="00D5011F"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F81ECB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F81ECB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B703A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B703A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1435,71 +1874,434 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="21" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="f658271bec8bcffc585ed636d85a0222">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff103263b5cb6153685bf08946c5b85c" ns2:_="" ns3:_="">
+    <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fb7cebb-d43e-4cc9-b4cc-80af4e29dbe1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7148c80e-3b8a-452c-89f1-51b111b34f15">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6104C85-157F-4514-B1AD-94A970CAEF80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B36656-7623-468F-8FE0-52587BD54D12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A358D8A-24FE-4557-B044-2DE43B873963}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F690393-0894-4067-8EB4-D60E1F5E224E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>63</Words>
-  <Characters>380</Characters>
+  <Words>62</Words>
+  <Characters>374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Oświadczenie o nieposiadaniu zaległości wobec m.st. Warszawy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Urząd Miasta Stołecznego Warszawy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>442</CharactersWithSpaces>
+  <CharactersWithSpaces>435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Oświadczenie o nieposiadaniu zaległości wobec m.st. Warszawy</dc:title>
+  <dc:subject/>
   <dc:creator>rwielochowski</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>