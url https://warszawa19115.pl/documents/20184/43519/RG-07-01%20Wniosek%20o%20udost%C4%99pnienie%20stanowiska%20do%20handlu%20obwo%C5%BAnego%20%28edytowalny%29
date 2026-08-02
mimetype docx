--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -1,1564 +1,1612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00901908" w:rsidRDefault="00901908" w:rsidP="004D69BE">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="0273AAED" w14:textId="77777777" w:rsidR="00842F99" w:rsidRDefault="00842F99" w:rsidP="00842F99">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B38">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...136 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> Informacja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A71032A" w14:textId="55F45EF1" w:rsidR="00842F99" w:rsidRDefault="00842F99" w:rsidP="00842F99">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t>Wniosek dotyczy udostępnienia stanowiska na handel obwoźny ze stoiska czasowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C933D86" w14:textId="77777777" w:rsidR="00842F99" w:rsidRDefault="00842F99" w:rsidP="00842F99">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wypełnij czytelnie. Właściwe opcje w kratkach oznacz krzyżykiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A8B26" w14:textId="2058B48B" w:rsidR="00FB59E3" w:rsidRPr="00402DC6" w:rsidRDefault="00842F99" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00402DC6">
+        <w:t xml:space="preserve">Wniosek </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2187" w:rsidRPr="00402DC6">
+        <w:t xml:space="preserve">o udostępnienie stanowiska do handlu obwoźnego </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425E051D" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="00402DC6" w:rsidRDefault="00842F99" w:rsidP="00402DC6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00402DC6">
+        <w:t>Organ, który zarządza drogą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF6FB49" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="371"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D12D984" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="00402DC6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:t>Dane wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172F670F" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imię i nazwisko lub nazwa firmy: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10917694" w14:textId="6707A4C1" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numer NIP (jeśli posiadasz) lub KRS: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D42F4" w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A05AFD" w14:textId="1B2B8B6A" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres zamieszkania lub siedziby: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D42F4" w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A12097" w14:textId="0AC12E14" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres do korespondencji, jeśli jest inny: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D42F4" w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046BF1A3" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres do doręczeń elektronicznych (ADE): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C21B735" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[!]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dane nieobowiązkowe – nie musisz ich podawać. Ułatwi nam to jednak kontakt z Tobą, gdy będziemy załatwiać sprawę. Jeśli podasz numer, podpisz oświadczenie na końcu wniosku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747E408C" w14:textId="77777777" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numer telefonu: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B044CD2" w14:textId="60E35832" w:rsidR="00842F99" w:rsidRPr="008A7193" w:rsidRDefault="00842F99" w:rsidP="00402DC6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:t>Informacje o udostępnianym stanowisku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214E0B94" w14:textId="1C16143C" w:rsidR="00FB59E3" w:rsidRDefault="00EE2187">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokalizacja (numer miejsca i stanowiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0D7F" w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z wykazu miejsc przeznaczonych do prowadzenia handlu obwoźnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68268F14" w14:textId="44EFC666" w:rsidR="00EB251D" w:rsidRDefault="002B4915" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352E0541" w14:textId="27904833" w:rsidR="00081CAC" w:rsidRPr="008A7193" w:rsidRDefault="00081CAC" w:rsidP="008A7193">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21814EAD" w14:textId="5F3D9EF0" w:rsidR="00FB59E3" w:rsidRPr="008A7193" w:rsidRDefault="00EE2187" w:rsidP="008A7193">
+      <w:pPr>
+        <w:ind w:left="10" w:right="0" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przedmiot handlu (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podaj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>asortyment)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D166648" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRDefault="00081CAC" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5E887B" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRPr="008F164D" w:rsidRDefault="00081CAC" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA7534" w14:textId="643DFD8A" w:rsidR="00FB59E3" w:rsidRPr="008A7193" w:rsidRDefault="00EE2187" w:rsidP="008A7193">
+      <w:pPr>
+        <w:ind w:left="10" w:right="0" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Okres obowiązywania umowy (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>określ dokładnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC" w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liczb</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC" w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dni w tygodniu i godzin handlu)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0100F68E" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRDefault="00081CAC" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFF686D" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRPr="008F164D" w:rsidRDefault="00081CAC" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C784AC" w14:textId="504D6BCD" w:rsidR="00FB59E3" w:rsidRPr="008A7193" w:rsidRDefault="00EE2187" w:rsidP="008A7193">
+      <w:pPr>
+        <w:ind w:left="10" w:right="0" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opis wyposażenia stoiska handlowego</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B0BFF9" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRDefault="00081CAC" w:rsidP="00081CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C15D7E" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRPr="008F164D" w:rsidRDefault="00081CAC" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FCCBCD" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRPr="008F164D" w:rsidRDefault="00081CAC" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="4678"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F92806D" w14:textId="6D7BD82E" w:rsidR="00FB59E3" w:rsidRDefault="00EE2187" w:rsidP="008A7193">
+      <w:pPr>
+        <w:ind w:left="4874" w:right="150" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data i podpis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F003901" w14:textId="6946D40A" w:rsidR="00FB59E3" w:rsidRPr="003443D7" w:rsidRDefault="00EE2187" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003443D7">
+        <w:t>Załączniki:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F736F9E" w14:textId="6C4A3793" w:rsidR="00DC0D7F" w:rsidRPr="008A7193" w:rsidRDefault="00377C7E" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="-6" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1436325932"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DC0D7F" w:rsidRPr="008A7193">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC0D7F" w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oświadczenie o braku zaległości wobec m.st. Warszawy i Skarbu Państwa lub uzyskanych zwolnieniach, odroczeniach lub rozłożeniu na raty zaległych płatności lub wstrzymania w całości wykonania decyzji właściwego organu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E09187" w14:textId="2C33C2F4" w:rsidR="00DC0D7F" w:rsidRPr="008F0DD8" w:rsidRDefault="00377C7E" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1905366490"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DC0D7F" w:rsidRPr="008A7193">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC0D7F" w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E116EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67420975" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRPr="008A7193" w:rsidRDefault="00DC0D7F" w:rsidP="00402DC6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:t>Oświadczenie o wyrażeniu zgody na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B71AD8F" w14:textId="6A0D1F41" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę na przetwarzanie przez Prezydenta m.st. Warszawy moich danych osobowych: numeru telefonu, aby Urząd m.st. Warszawy mógł przekazać mi istotne informacje o prowadzonym postępowaniu. Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C34E863" w14:textId="77777777" w:rsidR="00081CAC" w:rsidRPr="008F164D" w:rsidRDefault="00081CAC" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="4678"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F164D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4431BF45" w14:textId="290BB0E1" w:rsidR="00FB59E3" w:rsidRPr="008A7193" w:rsidRDefault="00DC0D7F" w:rsidP="008F0DD8">
+      <w:pPr>
+        <w:ind w:left="6521" w:firstLine="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Bodytext3"/>
-[...435 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7193">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>data i podpis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE3C03">
-[...409 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FB59E3" w:rsidRPr="008A7193" w:rsidSect="008A7193">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1469" w:right="1408" w:bottom="1760" w:left="1416" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2764783F" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="00DC0D7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4C54AB72" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="00DC0D7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...9 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1306854709"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="5403710A" w14:textId="41F4AA4D" w:rsidR="00EE2187" w:rsidRDefault="008A7193" w:rsidP="008A7193">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62C80101" w14:textId="2674AF17" w:rsidR="008A7193" w:rsidRDefault="008A7193">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Wersja </w:t>
+    </w:r>
+    <w:r w:rsidR="008F0DD8">
+      <w:t>1.0</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> z 6.07.2026 r.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="544D9CC7" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="00DC0D7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="169C81DA" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="00DC0D7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="596B2105" w14:textId="77777777" w:rsidR="00DC0D7F" w:rsidRDefault="00DC0D7F" w:rsidP="00DC0D7F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134F91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A260584"/>
+    <w:nsid w:val="0F7A6AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B1C7BB6"/>
+    <w:tmpl w:val="48766DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="07E6579E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DA768442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6194CA00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0B24C330">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AAA62974">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8DD824F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AD4019B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3072EAEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B86213B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39675F26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04440360"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="371" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1091" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1811" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2531" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3251" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3971" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4691" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5411" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6131" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1116295201">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1403717369">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D69BE"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00D8437E"/>
+    <w:rsidRoot w:val="00FB59E3"/>
+    <w:rsid w:val="0002426C"/>
+    <w:rsid w:val="00081CAC"/>
+    <w:rsid w:val="001A48F0"/>
+    <w:rsid w:val="00232E44"/>
+    <w:rsid w:val="002B4915"/>
+    <w:rsid w:val="002F20C8"/>
+    <w:rsid w:val="003102BA"/>
+    <w:rsid w:val="003443D7"/>
+    <w:rsid w:val="00377C7E"/>
+    <w:rsid w:val="003B74EF"/>
+    <w:rsid w:val="003C7326"/>
+    <w:rsid w:val="00402DC6"/>
+    <w:rsid w:val="005F4B9A"/>
+    <w:rsid w:val="006D42F4"/>
+    <w:rsid w:val="00717CAB"/>
+    <w:rsid w:val="00842F99"/>
+    <w:rsid w:val="008A7193"/>
+    <w:rsid w:val="008F0DD8"/>
+    <w:rsid w:val="009D4C15"/>
+    <w:rsid w:val="00A44390"/>
+    <w:rsid w:val="00A71345"/>
+    <w:rsid w:val="00DB46B8"/>
+    <w:rsid w:val="00DC0D7F"/>
+    <w:rsid w:val="00E116EC"/>
+    <w:rsid w:val="00E616BF"/>
+    <w:rsid w:val="00EB251D"/>
+    <w:rsid w:val="00EE2187"/>
+    <w:rsid w:val="00F81BCE"/>
+    <w:rsid w:val="00FA3EE6"/>
+    <w:rsid w:val="00FB59E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{5173D9AC-B62D-49B8-AAEC-52E9106F6A94}"/>
+  <w14:docId w14:val="19304772"/>
+  <w15:docId w15:val="{568BBE0C-F081-461F-A839-45BBF382A512}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1637,51 +1685,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1854,540 +1902,981 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D69BE"/>
+    <w:rsid w:val="008A7193"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+      <w:ind w:left="11" w:right="6" w:hanging="11"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
-    <w:name w:val="heading 4"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek4Znak"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004D69BE"/>
+    <w:rsid w:val="00402DC6"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00402DC6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:outlineLvl w:val="3"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003443D7"/>
+    <w:pPr>
+      <w:ind w:left="-5" w:right="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
-[...3 lines deleted...]
-    <w:rsid w:val="004D69BE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00402DC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00842F99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-[...88 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0038011E"/>
+    <w:rsid w:val="00842F99"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00402DC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC0D7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0D7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC0D7F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE2187"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE2187"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE2187"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE2187"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003443D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="2680cdd4-48f3-454d-9b65-ffd1076fcc78">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010050648B47CC3C3345948F3F5223A5CAE1" ma:contentTypeVersion="6" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="150c28b0243f1b22b05102bedeeb6c9a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2680cdd4-48f3-454d-9b65-ffd1076fcc78" xmlns:ns3="c09b7c13-436e-4c7d-99dd-9a94d28a4912" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="444ef5417d8ac3aa8c47d2cce1328325" ns2:_="" ns3:_="">
+    <xsd:import namespace="2680cdd4-48f3-454d-9b65-ffd1076fcc78"/>
+    <xsd:import namespace="c09b7c13-436e-4c7d-99dd-9a94d28a4912"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2680cdd4-48f3-454d-9b65-ffd1076fcc78" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c09b7c13-436e-4c7d-99dd-9a94d28a4912" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C8BE01-D70F-476C-AE1E-226C45EA4581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c09b7c13-436e-4c7d-99dd-9a94d28a4912"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="2680cdd4-48f3-454d-9b65-ffd1076fcc78"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B818471-E6A8-4741-875B-2156C1A41022}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8422B338-926D-4C6E-9746-BD2A33E829E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2680cdd4-48f3-454d-9b65-ffd1076fcc78"/>
+    <ds:schemaRef ds:uri="c09b7c13-436e-4c7d-99dd-9a94d28a4912"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1361</Characters>
+  <Pages>1</Pages>
+  <Words>236</Words>
+  <Characters>1418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>załącznik RG0703K wniosek</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Urząd Miasta Stołecznego Warszawy</Company>
+  <Company>Urzad Miasta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1584</CharactersWithSpaces>
+  <CharactersWithSpaces>1651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wnosek o udostępnienie stanowiska do prowadzenia handlu obwoźnego</dc:title>
-  <dc:creator>rwielochowski</dc:creator>
+  <dc:title>załącznik RG0703K wniosek</dc:title>
+  <dc:subject/>
+  <dc:creator>kbukowski</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010050648B47CC3C3345948F3F5223A5CAE1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>21024400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>