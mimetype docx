--- v0 (2025-12-05)
+++ v1 (2026-10-22)
@@ -1,955 +1,954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03E494D1" w14:textId="77777777" w:rsidR="00351BA5" w:rsidRDefault="00351BA5" w:rsidP="00351BA5">
-[...5 lines deleted...]
-        <w:ind w:left="6372" w:hanging="2403"/>
+    <w:p w14:paraId="4FC739AE" w14:textId="7102A150" w:rsidR="00B302EC" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Warszawa, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1AD4">
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FD3C6A" w14:textId="471D52D9" w:rsidR="00B66B4D" w:rsidRDefault="00B66B4D" w:rsidP="00186B3C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00186B3C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Instrukcja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A423BCD" w14:textId="18E30B35" w:rsidR="00B66B4D" w:rsidRDefault="00B66B4D" w:rsidP="00B66B4D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wypełnij czytelnie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0F2AB2" w14:textId="42F196AA" w:rsidR="0074029F" w:rsidRDefault="0074029F" w:rsidP="00186B3C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Oświadczenie możesz złożyć </w:t>
+      </w:r>
+      <w:r w:rsidR="00961DBE">
+        <w:t>dopiero, gdy otrzymasz decyzję.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589CF6E3" w14:textId="335082F0" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Oświadczenie o zrzeczeniu się prawa do odwołania od decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3407A9" w14:textId="544D86CD" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="0093733D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dane osoby, która składa oświadczenie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B47CD7F" w14:textId="6B4769C6" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Imię i nazwisko: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15022D1B" w14:textId="14E8E3C5" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1AD4">
+        <w:t xml:space="preserve">Adres zamieszkania lub siedziby: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B52EC0" w14:textId="75B3B013" w:rsidR="00DD1AD4" w:rsidRPr="008E409C" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E409C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[!]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dane nieobowiązkowe – nie musisz ich podawać. Ułatwi nam to jednak kontakt z Tobą, gdy będziemy załatwiać sprawę. Jeśli </w:t>
+      </w:r>
+      <w:r w:rsidR="00163C06">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podasz, podpis</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...119 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oświadczenie na końcu wniosku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35253217" w14:textId="09FB518C" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Numer telefonu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48015021" w14:textId="3B0C445B" w:rsidR="00DD1AD4" w:rsidRDefault="00DD1AD4" w:rsidP="00DD1AD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1AD4">
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EC462A" w14:textId="3D5C5A4D" w:rsidR="00DD1AD4" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Oświadczenie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130AC59C" w14:textId="466D406D" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:r>
+        <w:t xml:space="preserve">Zrzekam się prawa odwołania od decyzji Prezydenta m.st. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Warszawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093733D">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-          <w:bCs/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0093733D">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>(*)</w:t>
-[...86 lines deleted...]
-      <w:pPr>
+        <w:t>1]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCF5FCB" w14:textId="7FA4F8AA" w:rsidR="0093733D" w:rsidRPr="0093733D" w:rsidRDefault="00A65954" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="156"/>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0093733D">
+        <w:t xml:space="preserve">umer: </w:t>
+      </w:r>
+      <w:r w:rsidR="0093733D">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B37A535" w14:textId="3778ED5F" w:rsidR="0093733D" w:rsidRDefault="00A65954" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0093733D" w:rsidRPr="0093733D">
+        <w:t xml:space="preserve">ata wydania: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CACC019" w14:textId="1FA4F271" w:rsidR="0093733D" w:rsidRDefault="00A65954" w:rsidP="0093733D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="0093733D">
+        <w:t xml:space="preserve">nak: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C48AED" w14:textId="5BD83A2D" w:rsidR="0093733D" w:rsidRDefault="00983AEA" w:rsidP="0093733D">
+      <w:r>
+        <w:t>która dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidR="0093733D">
+        <w:t xml:space="preserve"> podziału nieruchomości, dla której prowadzona jest księga wieczysta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DA4A16" w14:textId="3AD4D92F" w:rsidR="0093733D" w:rsidRPr="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20812419" w14:textId="0362BDB7" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:r>
+        <w:t>oznaczona w ewidencji gruntów jako:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE46264" w14:textId="200035EC" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">działka numer: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051B5A7E" w14:textId="43216671" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">z obrębu: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB34FC6" w14:textId="7363D05E" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">położona w dzielnicy m.st. Warszawy: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC77838" w14:textId="573DA5C0" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="001E1C30">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">pod adresem: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1C30">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB64807" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="008E409C" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="23"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="7EEA0EC4" w14:textId="301B9848" w:rsidR="001D4168" w:rsidRPr="001D4168" w:rsidRDefault="001D4168" w:rsidP="001D4168">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF61EDD" w14:textId="7E144CBE" w:rsidR="0093733D" w:rsidRPr="008E409C" w:rsidRDefault="0093733D" w:rsidP="004C5218">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="156"/>
+          <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="396F59F7" w14:textId="6DE82BED" w:rsidR="00C8256E" w:rsidRDefault="00C8256E" w:rsidP="00C8256E">
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[czytelny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE4F18" w14:textId="33AC27CF" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:r>
+        <w:t>[1] Art. 127a ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542031E0" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="008E409C" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E409C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Oświadczenie o wyrażeniu zgody na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722649F8" w14:textId="720CDEDB" w:rsidR="0093733D" w:rsidRPr="008E409C" w:rsidRDefault="0093733D" w:rsidP="0093733D">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E409C">
+        <w:t>Wyrażam zgodę na przetwarzanie przez Prezydenta m.st. Warszawy moich danych osobowych: numeru telefonu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i adresu e-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
+        <w:t>, aby Urząd m.st. Warszawy mógł przekazać mi istotne informacje o prowadzonym postępowaniu. Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
+        <w:t>, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EDDFB2" w14:textId="51733853" w:rsidR="0093733D" w:rsidRPr="008E409C" w:rsidRDefault="0093733D" w:rsidP="0093733D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="156"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="20"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5922ED14" w14:textId="054D1163" w:rsidR="00FA7753" w:rsidRPr="00FA7753" w:rsidRDefault="00FA7753" w:rsidP="00FA7753">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1251832D" w14:textId="056736CB" w:rsidR="0093733D" w:rsidRPr="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="156"/>
+          <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
-[...93 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[czytelny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00351BA5">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007504B2">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E409C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...71 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0093733D" w:rsidRPr="0093733D" w:rsidSect="0093733D">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="372" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73E3C404" w14:textId="77777777" w:rsidR="00EB4027" w:rsidRDefault="00EB4027" w:rsidP="005D21B6">
+    <w:p w14:paraId="681B8C96" w14:textId="77777777" w:rsidR="0003282A" w:rsidRDefault="0003282A" w:rsidP="0093733D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F15ED5" w14:textId="77777777" w:rsidR="00EB4027" w:rsidRDefault="00EB4027" w:rsidP="005D21B6">
+    <w:p w14:paraId="3E723265" w14:textId="77777777" w:rsidR="0003282A" w:rsidRDefault="0003282A" w:rsidP="0093733D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols 2">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000007" w:usb1="0200E3E4" w:usb2="00040020" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lato">
+    <w:panose1 w:val="020F0502020204030203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1904640135"/>
+      <w:id w:val="-1211962856"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="322164767"/>
+          <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="37E8DDBF" w14:textId="77777777" w:rsidR="000438CD" w:rsidRDefault="000438CD">
+          <w:p w14:paraId="0673272C" w14:textId="13506D70" w:rsidR="0093733D" w:rsidRDefault="0093733D" w:rsidP="0093733D">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Strona </w:t>
-[...1 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D85F0B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> z </w:t>
+              <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB5915">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7B8FBD6D" w14:textId="77777777" w:rsidR="005D21B6" w:rsidRDefault="005D21B6" w:rsidP="005D21B6">
-[...8 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="606E325D" w14:textId="0EBCFDB0" w:rsidR="000438CD" w:rsidRPr="00D85F0B" w:rsidRDefault="001D4168" w:rsidP="00D85F0B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62ED2067" w14:textId="251AAB99" w:rsidR="0093733D" w:rsidRDefault="0093733D">
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:footnoteRef/>
+      <w:t xml:space="preserve">Wersja </w:t>
+    </w:r>
+    <w:r w:rsidR="00186B3C">
+      <w:t>1.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00034BA8">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
+      <w:t>z 9.10.2026 r.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="656B972D" w14:textId="77777777" w:rsidR="00EB4027" w:rsidRDefault="00EB4027" w:rsidP="005D21B6">
+    <w:p w14:paraId="06527D03" w14:textId="77777777" w:rsidR="0003282A" w:rsidRDefault="0003282A" w:rsidP="0093733D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179EF199" w14:textId="77777777" w:rsidR="00EB4027" w:rsidRDefault="00EB4027" w:rsidP="005D21B6">
+    <w:p w14:paraId="0338983D" w14:textId="77777777" w:rsidR="0003282A" w:rsidRDefault="0003282A" w:rsidP="0093733D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6193514F" w14:textId="77777777" w:rsidR="00FA7753" w:rsidRPr="00314DF9" w:rsidRDefault="00FA7753" w:rsidP="00FA7753">
+    <w:p w14:paraId="41F0A901" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="00B51F8A" w:rsidRDefault="0093733D" w:rsidP="0093733D">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B51F8A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B51F8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51F8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27DF5737"/>
+    <w:nsid w:val="099B223A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="466C1228"/>
+    <w:tmpl w:val="79AE72F2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -1016,153 +1015,249 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55321AF3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C2F4B79A">
+    <w:nsid w:val="09E1284B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D81ADFE2"/>
+    <w:styleLink w:val="ListaEZD"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏺"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏹"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏵"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="♦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="★"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="—"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏺"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="3259" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏹"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2975"/>
+        </w:tabs>
+        <w:ind w:left="3684" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⏵"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4046" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols 2" w:hAnsi="Noto Sans Symbols 2" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252B1AF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3921CCC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...70 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A773416"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A90366D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D81ADFE2"/>
+    <w:numStyleLink w:val="ListaEZD"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B597844"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D81ADFE2"/>
+    <w:numStyleLink w:val="ListaEZD"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC241E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EADA2C36"/>
-    <w:lvl w:ilvl="0" w:tplc="6AA0F7EC">
+    <w:tmpl w:val="6BD2B8AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1218,336 +1313,295 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73085034"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D81ADFE2"/>
+    <w:name w:val="Lista UM"/>
+    <w:numStyleLink w:val="ListaEZD"/>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="839583256">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="142703953">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="250357098">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4" w16cid:durableId="587885427">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="202255334">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1252466315">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1512989251">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B08FD"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FA7753"/>
+    <w:rsidRoot w:val="00DD1AD4"/>
+    <w:rsid w:val="0003282A"/>
+    <w:rsid w:val="00034BA8"/>
+    <w:rsid w:val="00071108"/>
+    <w:rsid w:val="00071152"/>
+    <w:rsid w:val="000F0E9C"/>
+    <w:rsid w:val="00163C06"/>
+    <w:rsid w:val="00186B3C"/>
+    <w:rsid w:val="001E1C30"/>
+    <w:rsid w:val="00222548"/>
+    <w:rsid w:val="00227B93"/>
+    <w:rsid w:val="00234C54"/>
+    <w:rsid w:val="00240826"/>
+    <w:rsid w:val="00271A96"/>
+    <w:rsid w:val="00315E94"/>
+    <w:rsid w:val="0035017A"/>
+    <w:rsid w:val="003977DC"/>
+    <w:rsid w:val="00410E64"/>
+    <w:rsid w:val="004A02CE"/>
+    <w:rsid w:val="004C5218"/>
+    <w:rsid w:val="00515DC4"/>
+    <w:rsid w:val="00520BEC"/>
+    <w:rsid w:val="005339D4"/>
+    <w:rsid w:val="005A12DC"/>
+    <w:rsid w:val="006A360F"/>
+    <w:rsid w:val="006A55F1"/>
+    <w:rsid w:val="006C1CFC"/>
+    <w:rsid w:val="0074029F"/>
+    <w:rsid w:val="0077114B"/>
+    <w:rsid w:val="00773A05"/>
+    <w:rsid w:val="007B3E15"/>
+    <w:rsid w:val="007F3BA5"/>
+    <w:rsid w:val="00834326"/>
+    <w:rsid w:val="008F116F"/>
+    <w:rsid w:val="009152A3"/>
+    <w:rsid w:val="0093733D"/>
+    <w:rsid w:val="00961DBE"/>
+    <w:rsid w:val="00983AEA"/>
+    <w:rsid w:val="009878AF"/>
+    <w:rsid w:val="00A65954"/>
+    <w:rsid w:val="00B15382"/>
+    <w:rsid w:val="00B302EC"/>
+    <w:rsid w:val="00B66B4D"/>
+    <w:rsid w:val="00C6680F"/>
+    <w:rsid w:val="00CD7325"/>
+    <w:rsid w:val="00D22413"/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:rsid w:val="00DD1AD4"/>
+    <w:rsid w:val="00E6507B"/>
+    <w:rsid w:val="00F007AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67B376C1"/>
+  <w14:docId w14:val="671D7642"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CC143E0D-5D7D-44CD-AAC5-2BC8341326B5}"/>
+  <w15:docId w15:val="{75B103C4-4929-4E5D-B315-F8AC5D3E2DAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1572,75 +1626,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="4" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1675,55 +1729,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -1786,481 +1840,964 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008268BF"/>
+    <w:rsid w:val="0093733D"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Tytu"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1AD4"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="360" w:line="300" w:lineRule="auto"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+      <w:b/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek1Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00523317"/>
+    <w:rsid w:val="0093733D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00410E64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="BezodstpwZnak"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BezodstpwZnak">
+    <w:name w:val="Bez odstępów Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Bezodstpw"/>
+    <w:uiPriority w:val="6"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DD1AD4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Lato" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00071152"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00071152"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="0093733D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Lato" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Lato" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410E64"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Lato" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatZnak"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
+    <w:name w:val="Cytat Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatintensywnyZnak"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
+    <w:name w:val="Cytat intensywny Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytatintensywny"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00F007AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListaEZD">
+    <w:name w:val="Lista EZD"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A12DC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0093733D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D21B6"/>
+    <w:rsid w:val="0093733D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D21B6"/>
+    <w:rsid w:val="0093733D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D21B6"/>
+    <w:rsid w:val="0093733D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D21B6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008268BF"/>
+    <w:rsid w:val="0093733D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F3BA5"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697E51"/>
-[...24 lines deleted...]
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C4CA9"/>
-[...6 lines deleted...]
-    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:rsid w:val="00E02AFC"/>
-[...23 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...5 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA53D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...107 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\pawel\Downloads\Szablon%20dokumentu%20UM%201.0.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2278,65 +2815,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2357,101 +2894,475 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
+    <SharedWithUsers xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="22" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="363eb2609b13bb11c21a68438c565223">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5745b19989a7ba9c90fb41d9d8bdfe78" ns2:_="" ns3:_="">
+    <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fb7cebb-d43e-4cc9-b4cc-80af4e29dbe1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7148c80e-3b8a-452c-89f1-51b111b34f15">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{576A165F-F94B-490E-A8D4-C5EA8936CBB7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E9659F-3C1C-436E-B275-73C59716EDDC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDFA0D45-C992-46EA-A270-18B5C78C089D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E732EFE-9B15-4D53-BBB0-7AE431E7EAEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Szablon dokumentu UM 1.0</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2183</Characters>
+  <Pages>2</Pages>
+  <Words>208</Words>
+  <Characters>1248</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Um</Company>
+  <Company>Urzad Miasta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2541</CharactersWithSpaces>
+  <CharactersWithSpaces>1454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Więcławek Wioletta</dc:creator>
+  <dc:creator>Poradnia prostego języka UM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7313500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>pl</vt:lpwstr>
+  </property>
+</Properties>
+</file>