--- v0 (2025-12-05)
+++ v1 (2026-07-29)
@@ -1,57 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42587FC0" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="00AD033A" w:rsidRDefault="007B5675" w:rsidP="00B73BA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD033A">
         <w:t xml:space="preserve">[!] Instrukcja wypełnienia: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5829CD61" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="007B5675" w:rsidRDefault="007B5675" w:rsidP="007B5675">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5675">
@@ -299,86 +303,88 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5675">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Numer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="PESEL"/>
           <w:tag w:val="PESEL"/>
           <w:id w:val="594298489"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> PESEL</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5675">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="REGON"/>
           <w:tag w:val="REGON"/>
           <w:id w:val="1537539936"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF2B06">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007B5675">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> REGON:</w:t>
       </w:r>
       <w:r w:rsidR="0065558E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5675">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="dotted"/>
@@ -822,70 +828,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDAA908" w14:textId="77777777" w:rsidR="004173F1" w:rsidRPr="00B73BA0" w:rsidRDefault="004173F1" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32938FA5" w14:textId="7E6D5A0E" w:rsidR="00E833AC" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+    <w:p w14:paraId="32938FA5" w14:textId="7E6D5A0E" w:rsidR="00E833AC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Pełnomocnictwo"/>
           <w:tag w:val="Pełnomocnictwo"/>
           <w:id w:val="-1590388927"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E833AC" w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pełnomocnictwo </w:t>
       </w:r>
       <w:r w:rsidR="00E833AC" w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00E833AC" w:rsidRPr="00E833AC">
         <w:rPr>
@@ -896,226 +903,223 @@
       <w:r w:rsidR="00E833AC" w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mocodawcy oraz osoby, której udzielono pełnomocnictwa</w:t>
       </w:r>
       <w:r w:rsidR="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FA6A9B" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="003C7F9D" w:rsidP="00AD033A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r w:rsidRPr="005841DC">
         <w:t>Zawiadomienie o zmianie chcę odebrać w:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED8A8F4" w14:textId="6415AB8B" w:rsidR="00D12629" w:rsidRPr="00C534AC" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+    <w:p w14:paraId="5ED8A8F4" w14:textId="4FB47026" w:rsidR="00D12629" w:rsidRPr="00C534AC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2073612036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
-        <w:t xml:space="preserve"> postaci elektronicznej na adres skrytki </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="38D68104" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="00AD033A" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+        <w:t xml:space="preserve"> postaci elektronicznej </w:t>
+      </w:r>
+      <w:r w:rsidR="00D107FD">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>przez e-Doręczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D68104" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="00AD033A" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1753806953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
         <w:t xml:space="preserve"> postaci</w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00AD033A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
         <w:t>papierow</w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00AD033A">
         <w:t>ej</w:t>
       </w:r>
       <w:r w:rsidR="004173F1" w:rsidRPr="00AD033A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18205145" w14:textId="73CE3F3A" w:rsidR="00D12629" w:rsidRPr="003C39B2" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+    <w:p w14:paraId="18205145" w14:textId="73CE3F3A" w:rsidR="00D12629" w:rsidRPr="003C39B2" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="662891689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> osobi</w:t>
       </w:r>
       <w:r w:rsidR="00EC4BCC">
         <w:t>ście</w:t>
       </w:r>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> w siedzibie </w:t>
       </w:r>
       <w:r w:rsidR="00EC4BCC">
         <w:t>urzędu</w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADA7D3D" w14:textId="5125E834" w:rsidR="00D12629" w:rsidRPr="00B73BA0" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+    <w:p w14:paraId="2ADA7D3D" w14:textId="5125E834" w:rsidR="00D12629" w:rsidRPr="00B73BA0" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="751400794"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t xml:space="preserve">pocztą </w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00B73BA0">
         <w:t>na adres podany na początku wniosku</w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B035757" w14:textId="25F62E34" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="00000000" w:rsidP="00B73BA0">
+    <w:p w14:paraId="1B035757" w14:textId="25F62E34" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="528305756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> inny</w:t>
       </w:r>
       <w:r w:rsidR="00AD033A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD033A" w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1322,311 +1326,338 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">władającego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>albo</w:t>
       </w:r>
       <w:r w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pełnomocnika, jeśli został ustanowiony</w:t>
       </w:r>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidSect="00CF2B06">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5502EC2E" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A" w:rsidP="007B5675">
+    <w:p w14:paraId="6A3EA748" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B9599" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A"/>
+    <w:p w14:paraId="00A47583" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EF03130" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A" w:rsidP="007B5675">
+    <w:p w14:paraId="79CA71E3" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9BC16D" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A"/>
+    <w:p w14:paraId="66801244" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="132D7BD1" w14:textId="77777777" w:rsidR="009B4C2F" w:rsidRDefault="009B4C2F">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-659237922"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6F8BE18C" w14:textId="65D96669" w:rsidR="005C3EE9" w:rsidRDefault="00CF2B06" w:rsidP="00AD033A">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D107FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D107FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7B8BABDB" w14:textId="30DC3EDE" w:rsidR="00EB6193" w:rsidRDefault="00CF2B06">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B8BABDB" w14:textId="778DE63C" w:rsidR="00EB6193" w:rsidRDefault="00CF2B06">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Wersja </w:t>
     </w:r>
+    <w:r w:rsidR="00F27F2A">
+      <w:t>2</w:t>
+    </w:r>
     <w:r w:rsidR="003C39B2">
-      <w:t>1.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> z 15.07.2024 r.</w:t>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidR="00F27F2A">
+      <w:t>31.12.2025</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> r.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36666F38" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A" w:rsidP="00BF41C3">
+    <w:p w14:paraId="3DB8EED2" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="00BF41C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41903C0A" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A" w:rsidP="007B5675">
+    <w:p w14:paraId="1CA27E49" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555C162F" w14:textId="77777777" w:rsidR="000B482A" w:rsidRDefault="000B482A"/>
+    <w:p w14:paraId="20D37BAE" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2AFD270A" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="00B73BA0" w:rsidRDefault="007B5675" w:rsidP="00B73BA0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1654,52 +1685,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C39B2">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C39B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="176FA3DA" w14:textId="77777777" w:rsidR="009B4C2F" w:rsidRDefault="009B4C2F">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25CA56B3" w14:textId="77777777" w:rsidR="009B4C2F" w:rsidRDefault="009B4C2F">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69B8CC76" w14:textId="77777777" w:rsidR="009B4C2F" w:rsidRDefault="009B4C2F">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7278369D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF3818E8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1742,153 +1803,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="311717256">
+  <w:num w:numId="1" w16cid:durableId="623274424">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B5675"/>
     <w:rsid w:val="00012428"/>
     <w:rsid w:val="000B482A"/>
     <w:rsid w:val="00167377"/>
     <w:rsid w:val="00185B6E"/>
     <w:rsid w:val="001A50AF"/>
     <w:rsid w:val="001A7E47"/>
+    <w:rsid w:val="001F211D"/>
     <w:rsid w:val="0023653D"/>
     <w:rsid w:val="002427B8"/>
     <w:rsid w:val="0038581A"/>
     <w:rsid w:val="003C39B2"/>
     <w:rsid w:val="003C7F9D"/>
     <w:rsid w:val="004173F1"/>
     <w:rsid w:val="00535825"/>
     <w:rsid w:val="005841DC"/>
     <w:rsid w:val="005C3EE9"/>
     <w:rsid w:val="0065558E"/>
     <w:rsid w:val="006B4571"/>
     <w:rsid w:val="007B5675"/>
     <w:rsid w:val="008854E6"/>
+    <w:rsid w:val="009B4C2F"/>
     <w:rsid w:val="00AD033A"/>
+    <w:rsid w:val="00B5145F"/>
     <w:rsid w:val="00B73BA0"/>
     <w:rsid w:val="00BF41C3"/>
     <w:rsid w:val="00C534AC"/>
     <w:rsid w:val="00C97D09"/>
     <w:rsid w:val="00CF2B06"/>
+    <w:rsid w:val="00D107FD"/>
     <w:rsid w:val="00D12629"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E026A8"/>
     <w:rsid w:val="00E03EF6"/>
+    <w:rsid w:val="00E258B1"/>
+    <w:rsid w:val="00E43BF0"/>
+    <w:rsid w:val="00E75372"/>
     <w:rsid w:val="00E833AC"/>
     <w:rsid w:val="00EB6193"/>
     <w:rsid w:val="00EC4BCC"/>
+    <w:rsid w:val="00F27F2A"/>
     <w:rsid w:val="00F74B27"/>
     <w:rsid w:val="00FA39A9"/>
     <w:rsid w:val="00FA5141"/>
     <w:rsid w:val="00FC7158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59A3DB83"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94C7F4A2-5016-435E-8642-EE4B1BD61FF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2545,58 +2613,58 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="002427B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002427B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2833,97 +2901,99 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="20" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="7d2801b77ecc1cff1b8ea3d80c4653b2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b69c3e87d917d4e99f3aaa879d6364cb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="21" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="c5a34a8802b3c7b0c6a2b3852a370168">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd9525ff34798022b9a2fe7879a308c5" ns2:_="" ns3:_="">
     <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2964,50 +3034,55 @@
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -3112,125 +3187,131 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{091E781C-9340-4645-866E-9FEBE6835049}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1949672B-A451-4DB1-A392-14DD469ABA79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{091E781C-9340-4645-866E-9FEBE6835049}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C72A00D4-348A-4400-BDA6-DE605C40B7AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D17EAE80-E87C-4D7A-B70E-73C768FC2084}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B8252C4-560C-4FDF-ABC2-1D7856B9485A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1137404B-B031-482C-A5E1-FF160D599AD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>269</Words>
-  <Characters>1619</Characters>
+  <Words>268</Words>
+  <Characters>1613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Zgłoszenie zmian danych w ewidencji gruntów i budynków</vt:lpstr>
+      <vt:lpstr>Zgłoszenie zmian danych ewidencji gruntów i budynków</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1885</CharactersWithSpaces>
+  <CharactersWithSpaces>1878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zgłoszenie zmian danych ewidencji gruntów i budynków</dc:title>
   <dc:subject/>
   <dc:creator>Pajewska Agnieszka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>