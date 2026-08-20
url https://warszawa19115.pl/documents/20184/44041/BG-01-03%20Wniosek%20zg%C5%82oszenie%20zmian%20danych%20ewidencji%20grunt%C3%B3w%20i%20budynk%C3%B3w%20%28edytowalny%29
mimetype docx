--- v1 (2026-07-29)
+++ v2 (2026-08-20)
@@ -1,47 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42587FC0" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="00AD033A" w:rsidRDefault="007B5675" w:rsidP="00B73BA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD033A">
         <w:t xml:space="preserve">[!] Instrukcja wypełnienia: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5829CD61" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="007B5675" w:rsidRDefault="007B5675" w:rsidP="007B5675">
@@ -828,51 +824,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDAA908" w14:textId="77777777" w:rsidR="004173F1" w:rsidRPr="00B73BA0" w:rsidRDefault="004173F1" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32938FA5" w14:textId="7E6D5A0E" w:rsidR="00E833AC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="32938FA5" w14:textId="7E6D5A0E" w:rsidR="00E833AC" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Pełnomocnictwo"/>
           <w:tag w:val="Pełnomocnictwo"/>
           <w:id w:val="-1590388927"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
@@ -903,321 +899,339 @@
       <w:r w:rsidR="00E833AC" w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mocodawcy oraz osoby, której udzielono pełnomocnictwa</w:t>
       </w:r>
       <w:r w:rsidR="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FA6A9B" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="003C7F9D" w:rsidP="00AD033A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r w:rsidRPr="005841DC">
         <w:t>Zawiadomienie o zmianie chcę odebrać w:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED8A8F4" w14:textId="4FB47026" w:rsidR="00D12629" w:rsidRPr="00C534AC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="5ED8A8F4" w14:textId="4FB47026" w:rsidR="00D12629" w:rsidRPr="00C534AC" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2073612036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> postaci elektronicznej </w:t>
       </w:r>
       <w:r w:rsidR="00D107FD">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>przez e-Doręczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D68104" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="00AD033A" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="38D68104" w14:textId="77777777" w:rsidR="00D12629" w:rsidRPr="00AD033A" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1753806953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
         <w:t xml:space="preserve"> postaci</w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00AD033A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12629" w:rsidRPr="00AD033A">
         <w:t>papierow</w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00AD033A">
         <w:t>ej</w:t>
       </w:r>
       <w:r w:rsidR="004173F1" w:rsidRPr="00AD033A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18205145" w14:textId="73CE3F3A" w:rsidR="00D12629" w:rsidRPr="003C39B2" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="18205145" w14:textId="73CE3F3A" w:rsidR="00D12629" w:rsidRPr="003C39B2" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="662891689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> osobi</w:t>
       </w:r>
       <w:r w:rsidR="00EC4BCC">
         <w:t>ście</w:t>
       </w:r>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> w siedzibie </w:t>
       </w:r>
       <w:r w:rsidR="00EC4BCC">
         <w:t>urzędu</w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADA7D3D" w14:textId="5125E834" w:rsidR="00D12629" w:rsidRPr="00B73BA0" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="2ADA7D3D" w14:textId="5125E834" w:rsidR="00D12629" w:rsidRPr="00B73BA0" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="751400794"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t xml:space="preserve">pocztą </w:t>
       </w:r>
       <w:r w:rsidR="005841DC" w:rsidRPr="00B73BA0">
         <w:t>na adres podany na początku wniosku</w:t>
       </w:r>
       <w:r w:rsidR="00B73BA0">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B035757" w14:textId="25F62E34" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="00BF0BEE" w:rsidP="00B73BA0">
+    <w:p w14:paraId="1B035757" w14:textId="25F62E34" w:rsidR="00D12629" w:rsidRPr="005841DC" w:rsidRDefault="00801EF8" w:rsidP="00B73BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="528305756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D12629" w:rsidRPr="00B73BA0">
         <w:t xml:space="preserve"> inny</w:t>
       </w:r>
       <w:r w:rsidR="00AD033A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD033A" w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B73BA0" w:rsidRPr="00B73BA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3A77B3" w14:textId="77777777" w:rsidR="00E833AC" w:rsidRPr="00B73BA0" w:rsidRDefault="004173F1" w:rsidP="00B73BA0">
+    <w:p w14:paraId="6A3A77B3" w14:textId="77777777" w:rsidR="00E833AC" w:rsidRPr="00B73BA0" w:rsidRDefault="004173F1" w:rsidP="003F7FFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2835"/>
+        <w:ind w:left="3969"/>
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600EF8B9" w14:textId="5AB217A0" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="00E833AC" w:rsidP="00B73BA0">
+    <w:p w14:paraId="600EF8B9" w14:textId="36CF39B0" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="00E833AC" w:rsidP="003F7FFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
-        <w:ind w:left="2977"/>
+        <w:ind w:left="4678"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00995F14">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imię i nazwisko oraz </w:t>
+      </w:r>
       <w:r w:rsidR="00AD033A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r w:rsidR="00535825" w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>właściciela</w:t>
       </w:r>
+      <w:r w:rsidR="00BF7644">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00AD033A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7A79">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="00535825" w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">władającego </w:t>
       </w:r>
-      <w:r w:rsidR="00AD033A">
+      <w:r w:rsidR="00BF7644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>albo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD033A" w:rsidRPr="00535825">
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7644" w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535825" w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>pełnomocnika, jeśli został ustanowiony</w:t>
+        <w:t>pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3968C439" w14:textId="77777777" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="00E833AC" w:rsidP="00AD033A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczenie o wyrażeniu zgody na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033C9195" w14:textId="77777777" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="00E833AC" w:rsidP="00B73BA0">
       <w:pPr>
         <w:spacing w:after="360" w:line="300" w:lineRule="auto"/>
@@ -1246,169 +1260,177 @@
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO</w:t>
       </w:r>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B8E1D4" w14:textId="77777777" w:rsidR="00AD033A" w:rsidRPr="00DE49B1" w:rsidRDefault="00AD033A" w:rsidP="00AD033A">
+    <w:p w14:paraId="13947708" w14:textId="77777777" w:rsidR="007A7A79" w:rsidRPr="00B73BA0" w:rsidRDefault="007A7A79" w:rsidP="007A7A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2835"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE49B1">
+        <w:ind w:left="3969"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E736F8" w14:textId="1E77764D" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="00AD033A" w:rsidP="00B73BA0">
+    <w:p w14:paraId="19E736F8" w14:textId="57A21B65" w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidRDefault="007A7A79" w:rsidP="003F7FFD">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8789"/>
+          <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
-        <w:ind w:left="2977"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">podpis </w:t>
+        <w:t xml:space="preserve">imię i nazwisko oraz podpis </w:t>
       </w:r>
       <w:r w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>właściciela</w:t>
       </w:r>
+      <w:r w:rsidR="00BF7644">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">władającego </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BF7644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>albo</w:t>
+        <w:t>lub</w:t>
       </w:r>
       <w:r w:rsidRPr="00535825">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pełnomocnika, jeśli został ustanowiony</w:t>
+        <w:t xml:space="preserve"> pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidRPr="00E833AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E833AC" w:rsidRPr="00E833AC" w:rsidSect="00CF2B06">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A3EA748" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
+    <w:p w14:paraId="3D8BD4DB" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A47583" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
+    <w:p w14:paraId="3871BB16" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79CA71E3" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
+    <w:p w14:paraId="239818E8" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66801244" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
+    <w:p w14:paraId="1D00384D" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -1433,60 +1455,50 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-659237922"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6F8BE18C" w14:textId="65D96669" w:rsidR="005C3EE9" w:rsidRDefault="00CF2B06" w:rsidP="00AD033A">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
@@ -1564,100 +1576,109 @@
             <w:r w:rsidR="00D107FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B8BABDB" w14:textId="778DE63C" w:rsidR="00EB6193" w:rsidRDefault="00CF2B06">
+  <w:p w14:paraId="7B8BABDB" w14:textId="3DA1E9CD" w:rsidR="00EB6193" w:rsidRDefault="00CF2B06">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Wersja </w:t>
     </w:r>
-    <w:r w:rsidR="00F27F2A">
-      <w:t>2</w:t>
+    <w:r w:rsidR="003F7FFD">
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="003C39B2">
-      <w:t>.0</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="003F7FFD">
+      <w:t xml:space="preserve">0 </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> z </w:t>
+      <w:t xml:space="preserve">z </w:t>
     </w:r>
-    <w:r w:rsidR="00F27F2A">
-      <w:t>31.12.2025</w:t>
+    <w:r w:rsidR="00995F14">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00033624">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00995F14">
+      <w:t>.07.2026</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> r.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB8EED2" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="00BF41C3">
+    <w:p w14:paraId="57AB891D" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8" w:rsidP="00BF41C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CA27E49" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F" w:rsidP="007B5675">
+    <w:p w14:paraId="3193AD47" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8" w:rsidP="007B5675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D37BAE" w14:textId="77777777" w:rsidR="00B5145F" w:rsidRDefault="00B5145F"/>
+    <w:p w14:paraId="096B4447" w14:textId="77777777" w:rsidR="00801EF8" w:rsidRDefault="00801EF8"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2AFD270A" w14:textId="77777777" w:rsidR="007B5675" w:rsidRPr="00B73BA0" w:rsidRDefault="007B5675" w:rsidP="00B73BA0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B73BA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1683,80 +1704,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C39B2">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C39B2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7278369D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF3818E8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1812,142 +1803,157 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="623274424">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B5675"/>
     <w:rsid w:val="00012428"/>
+    <w:rsid w:val="00033624"/>
     <w:rsid w:val="000B482A"/>
+    <w:rsid w:val="001015A7"/>
     <w:rsid w:val="00167377"/>
     <w:rsid w:val="00185B6E"/>
     <w:rsid w:val="001A50AF"/>
     <w:rsid w:val="001A7E47"/>
+    <w:rsid w:val="001E4567"/>
     <w:rsid w:val="001F211D"/>
     <w:rsid w:val="0023653D"/>
     <w:rsid w:val="002427B8"/>
     <w:rsid w:val="0038581A"/>
     <w:rsid w:val="003C39B2"/>
     <w:rsid w:val="003C7F9D"/>
+    <w:rsid w:val="003F7FFD"/>
     <w:rsid w:val="004173F1"/>
     <w:rsid w:val="00535825"/>
     <w:rsid w:val="005841DC"/>
     <w:rsid w:val="005C3EE9"/>
+    <w:rsid w:val="00622A7C"/>
     <w:rsid w:val="0065558E"/>
     <w:rsid w:val="006B4571"/>
+    <w:rsid w:val="00747281"/>
+    <w:rsid w:val="007A7A79"/>
     <w:rsid w:val="007B5675"/>
+    <w:rsid w:val="00801EF8"/>
     <w:rsid w:val="008854E6"/>
+    <w:rsid w:val="00995F14"/>
     <w:rsid w:val="009B4C2F"/>
     <w:rsid w:val="00AD033A"/>
     <w:rsid w:val="00B5145F"/>
     <w:rsid w:val="00B73BA0"/>
     <w:rsid w:val="00BF41C3"/>
+    <w:rsid w:val="00BF7644"/>
+    <w:rsid w:val="00C45A2C"/>
     <w:rsid w:val="00C534AC"/>
     <w:rsid w:val="00C97D09"/>
+    <w:rsid w:val="00CE7A8A"/>
     <w:rsid w:val="00CF2B06"/>
     <w:rsid w:val="00D107FD"/>
     <w:rsid w:val="00D12629"/>
+    <w:rsid w:val="00D56F6C"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E026A8"/>
     <w:rsid w:val="00E03EF6"/>
     <w:rsid w:val="00E258B1"/>
     <w:rsid w:val="00E43BF0"/>
     <w:rsid w:val="00E75372"/>
     <w:rsid w:val="00E833AC"/>
     <w:rsid w:val="00EB6193"/>
     <w:rsid w:val="00EC4BCC"/>
+    <w:rsid w:val="00ED52E6"/>
     <w:rsid w:val="00F27F2A"/>
     <w:rsid w:val="00F74B27"/>
     <w:rsid w:val="00FA39A9"/>
     <w:rsid w:val="00FA5141"/>
     <w:rsid w:val="00FC7158"/>
+    <w:rsid w:val="00FD75B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59A3DB83"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94C7F4A2-5016-435E-8642-EE4B1BD61FF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -2309,51 +2315,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007B5675"/>
+    <w:rsid w:val="007A7A79"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BF41C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
@@ -2620,51 +2626,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002427B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2922,78 +2928,79 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="21" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="c5a34a8802b3c7b0c6a2b3852a370168">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd9525ff34798022b9a2fe7879a308c5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="22" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="363eb2609b13bb11c21a68438c565223">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5745b19989a7ba9c90fb41d9d8bdfe78" ns2:_="" ns3:_="">
     <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3039,50 +3046,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -3197,121 +3209,115 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1949672B-A451-4DB1-A392-14DD469ABA79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{091E781C-9340-4645-866E-9FEBE6835049}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D17EAE80-E87C-4D7A-B70E-73C768FC2084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32AEB88-069E-45A2-8C30-593128474B94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1137404B-B031-482C-A5E1-FF160D599AD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>268</Words>
-  <Characters>1613</Characters>
+  <Words>266</Words>
+  <Characters>1599</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zgłoszenie zmian danych ewidencji gruntów i budynków</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1878</CharactersWithSpaces>
+  <CharactersWithSpaces>1862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zgłoszenie zmian danych ewidencji gruntów i budynków</dc:title>
   <dc:subject/>
   <dc:creator>Pajewska Agnieszka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>