--- v0 (2025-12-05)
+++ v1 (2026-08-20)
@@ -1,9599 +1,9720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53818F3D" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+    <w:p w14:paraId="3AE56047" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043105B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WNIOSEK O WYDANIE WYPISU LUB WYRYSU Z OPERATU EWIDENCYJNEGO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblW w:w="10767" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="171"/>
-        <w:gridCol w:w="5446"/>
+        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="5420"/>
         <w:gridCol w:w="198"/>
-        <w:gridCol w:w="171"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="193"/>
+        <w:gridCol w:w="3982"/>
+        <w:gridCol w:w="777"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="707B1995" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="53B4469C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="28" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>1. Imię i nazwisko / Nazwa oraz adres wnioskodawcy</w:t>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAB462F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B02A01" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wnioskodawca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EA597B1" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+          <w:p w14:paraId="7E48334A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E4904D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05809B8A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DBAE23" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Formularz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="1F9ED529" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4605BCF7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FAF35CC" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="3928EBC9" w14:textId="4495BE38" w:rsidR="006A06E5" w:rsidRPr="00C64C93" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko / Nazwa: …………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EA565C" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRPr="00C64C93" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45FFF2A5" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRPr="00C64C93" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F827EE1" w14:textId="2692E595" w:rsidR="003C5E4C" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adres: …………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C4A6584" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D254262" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...33 lines deleted...]
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597083BD" w14:textId="5DD04D8E" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="1561" w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4572DB8D" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="4C7AD734" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043105B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EGiB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="1ABA2D63" w14:textId="77777777" w:rsidTr="00A53E16">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="5F743D8D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="44"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="171" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D916C41" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...15 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="2B64559F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EF2CEA9" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4335726E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13EEE318" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...121 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7473AC3E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="18644356" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...9 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14A3AEE7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="148" w:right="-7" w:hanging="134"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66798871" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Adresat wniosku - nazwa i adres organu lub jednostki organizacyjnej, która w  imieniu organu prowadzi państwowy zasób geodezyjny i kartograficzny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="3D0BE89D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096A36A6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABF2B69" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>PESEL lub REGON wnioskodawcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F462D51" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...13 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="22F14253" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C8A2234" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="7A4ED345" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="18644356"/>
-[...6 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="14CF8629" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0CE7B444" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FFB5764" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="367B79EA" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...13 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="58546421" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="389226CC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="6DF0DC5E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E72DA9" w14:textId="6E133F25" w:rsidR="003C5E4C" w:rsidRDefault="006A06E5">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prezydent m.st. Warszaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Biuro Geodezji i Katastru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ul. Sandomierska 12, 02-567</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C64C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Warszawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="633F23F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785A9D98" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="475CD418" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dane kontaktowe wnioskodawcy (nr telefonu / adres poczty elektronicznej / adres do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C42E833" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...11 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="4F416A92" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DD2D5A7" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+          <w:p w14:paraId="1BA23251" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:tcW w:w="4759" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B3B70" w14:textId="77777777" w:rsidR="006D2447" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="006D2447">
+          <w:p w14:paraId="387107A5" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="1EC5BE54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08530769" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="744FEA5C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043105B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Prezydent m.st. Warszawy</w:t>
-[...111 lines deleted...]
-              <w:t>5. Dane kontaktowe wnioskodawcy (nr telefonu / adres poczty elektronicznej)*</w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="468BF2F1" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...12 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="38DEB37F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="28" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01F3E717" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5298F484" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4786" w:type="dxa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E93C93" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Oznaczenie kancelaryjne wniosku nadane przez adresata wniosku</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="64F86A0C" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="494B5452" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="28" w:type="dxa"/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232357B6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE8A7A1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Oznaczenie wniosku nadane przez wnioskodawcę*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AA406B9" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...12 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="01737C0C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="466A8072" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519481FB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+              <w:spacing w:before="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="B3B3B3"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="B3B3B3"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Pole wypełnia adresat wniosku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="63E41D99" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...55 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="69EEBB55" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06959B27" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62ECF4F1" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...10 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="346DD088" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="377DB70A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...13 lines deleted...]
-            <w:tcW w:w="4786" w:type="dxa"/>
+          <w:p w14:paraId="73E5AF12" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4759" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE3CD47" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
-[...25 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4D7A322F" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="263E76E6" w14:textId="77777777">
-[...141 lines deleted...]
-      <w:permEnd w:id="1119709662"/>
     </w:tbl>
-    <w:p w14:paraId="45641325" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+    <w:p w14:paraId="41505F55" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B3F581F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+    <w:p w14:paraId="4366172C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10807" w:type="dxa"/>
+        <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="169"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="570"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="4056"/>
         <w:gridCol w:w="310"/>
-        <w:gridCol w:w="38"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="5506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="6705F421" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="44E9860F" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10778" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38246365" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+          <w:p w14:paraId="3E93BDEA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043105B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8. Przedmiot wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="2375BB36" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7B22A55F" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A73790B" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4DC8D54D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF779C7" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
+          <w:p w14:paraId="2CABBB5F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...98 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>2</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="184" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="184"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="598785F6" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="184" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="53400187" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3F2B1A1D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7395AC04" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E586129" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+          <w:p w14:paraId="4FF4FB5B" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="4C0C6628" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="045BAD1A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="12B7F0B7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08118707" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0043105B">
+          <w:p w14:paraId="359A4A56" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wypis z kartoteki budynków</w:t>
             </w:r>
-            <w:r w:rsidRPr="0043105B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-              <w:t>6</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4A63C90A" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7F2A003E" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="769BCBC6" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7B2F2F6F" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="51E55DDE" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3BB454" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...72 lines deleted...]
-          <w:p w14:paraId="5CC24DA9" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="0410007E" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7981CFDB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="74EFA608" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C16CF4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043105B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wypis z rejestru gruntów</w:t>
             </w:r>
-            <w:r w:rsidRPr="0043105B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz wyrys z mapy ewidencyjnej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7DA3C9" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="6E432E62" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="32011303" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="22574CB4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A266CD6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z kartoteki lokali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="12"/>
-[...123 lines deleted...]
-              <w:t>7</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="60D22A7D" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="6A59C445" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7124661D" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="095834B3" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1C6E4C71" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EA7957" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...92 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>3</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="73384F82" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="193DCEEE" w14:textId="07AFEE6A" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="524F2044" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4095BC3A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyrys z mapy ewidencyjnej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BDEE1F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+          <w:p w14:paraId="4B62C9A6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...95 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>8</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="2541182B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="27DEB135" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4D490243" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E8999D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="43B10D72" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="641D5DC3" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79B4D5E6" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10CB79AA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="297EC640" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69072621" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...92 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>4</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="2DC63C4D" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="524EA2BE" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="29041151" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1924DF" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uproszczony wypis z rejestru gruntów</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5043A575" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+          <w:p w14:paraId="0BA84DB1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...95 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>9</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="2445A055" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="52B92823" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1E2499A6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2734B1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru lokali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="518050BA" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="61FAEF0A" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A5DAA0C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="55A2FE98" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7651942E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690DF79D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="right"/>
-[...92 lines deleted...]
-                <w:position w:val="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>5</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="774F747C" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="57E13F8A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3E34B3B4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DEE792" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów bez danych osobowych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C0B745" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
-[...66 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w14:paraId="30668416" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="00B65AD9" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="67E614BC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6EC7F58B" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F80910" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0823D6FA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wypis z wykazu działek ewidencyjnych</w:t>
             </w:r>
-            <w:r w:rsidRPr="0043105B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-              <w:t>10</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="668DB2B4" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="1C16334D" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42A5C5F6" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="72B131A4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA858C3" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+          <w:p w14:paraId="12CA46B5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11622E59" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+          <w:p w14:paraId="75075768" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4059" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4056" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E98C965" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="35B11FD3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46732951" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
-[...69 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w14:paraId="671EC2FB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="69E525DE" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="222B1584" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="16EAA957" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5507" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CD8C57" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="436F3377" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wypis z wykazu podmiotów</w:t>
             </w:r>
-            <w:r w:rsidRPr="0043105B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-              <w:t>11</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="56C2B5F8" w14:textId="77777777" w:rsidTr="005E6862">
+    </w:tbl>
+    <w:p w14:paraId="1ABAC700" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="176"/>
+        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="438"/>
+        <w:gridCol w:w="2278"/>
+        <w:gridCol w:w="1321"/>
+        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="1011"/>
+        <w:gridCol w:w="285"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="3536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="2BA8C273" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="650DA012" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A00C6F">
+          </w:tcPr>
+          <w:p w14:paraId="0A70FD0E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0043105B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>9. Dane identyfikujące nieruchomość, której dotyczy wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="52AA0ECB" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="4BFB63BC" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06CBC65C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="043890BF" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4851" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5285740A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09159022" w14:textId="1AB70F4A" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">powiat: m.st. Warszawa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B472A4B" w14:textId="71227A34" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gmina: </w:t>
+            </w:r>
+            <w:r w:rsidR="006A06E5" w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="000A6205" w:rsidRPr="0043105B">
-[...40 lines deleted...]
-                <w:szCs w:val="14"/>
+          </w:p>
+          <w:p w14:paraId="142E2CBB" w14:textId="3DF07AD0" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obręb ewidencyjny: </w:t>
+            </w:r>
+            <w:r w:rsidR="006A06E5" w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A76BF3A" w14:textId="4295D097" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub adres nieruchomości: </w:t>
+            </w:r>
+            <w:r w:rsidR="006A06E5" w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00710620">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5745" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4892DDE0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>nr jednostki rejestrowej: ..................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4556B0FE" w14:textId="03B8B364" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub nr działek ewidencyjnych: </w:t>
+            </w:r>
+            <w:r w:rsidR="006A06E5" w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………………………………………..</w:t>
             </w:r>
-            <w:r w:rsidR="000A6205" w:rsidRPr="0043105B">
-[...290 lines deleted...]
-            <w:permEnd w:id="376441159"/>
+          </w:p>
+          <w:p w14:paraId="29D0D937" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lub nr budynków: .............................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C29DDC2" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lub nr lokali: .....................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2D3FF4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B107A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lub nr księgi wieczystej: ...................................................................................</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4CA69325" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="2BCE0AFA" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6106603B" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="003A4864">
+          <w:p w14:paraId="062DF2F3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:ind w:left="212" w:right="6" w:hanging="197"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">10. </w:t>
             </w:r>
-            <w:r w:rsidR="003A4864" w:rsidRPr="003A4864">
-[...37 lines deleted...]
-              <w:t>z dnia 17 maja 1989 r. – Prawo geodezyjne i kartograficzne (Dz. U. z 2021 r. poz. 1990, z późn. zm.)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uzasadnienie wniosku o wydanie wypisu z ewidencji gruntów i budynków zawierającego dane podmiotów, o których mowa w art. 20 ust. 2 pkt 1 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne ( Dz. U. z 2024 r. poz.1151 z późn. zm.), lub numer księgi wieczystej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4E129709" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="2526A317" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D67D8DF" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...13 lines deleted...]
-            <w:gridSpan w:val="21"/>
+          <w:p w14:paraId="1A87E33A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10596" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A24E9B5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wnioskodawca:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="09C7A266" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="0CBE5F15" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="564B7721" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28261BA9" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="186" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="186"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="6B5D6AEE" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="186" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="58FFE0BC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="79DC161B" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B490E83" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jest właścicielem, osobą lub jednostką organizacyjną władającą gruntami, budynkami lub lokalami, których dotyczy wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="24180699" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="06EE0F7B" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E525189" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370EFBB7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="02F9D36A" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="54DB7A90" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4530289A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63928465" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jest organem administracji publicznej albo podmiotem niebędącym organem administracji publicznej, realizującym zadania publiczne związane z gruntami, budynkami lub lokalami, których dotyczy wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="1D36A7FF" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="0D86D8BF" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75D48DAA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764BA47F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="4ADD98F1" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4EF29226" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="324126ED" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-              <w:t>telekomunikacyjnych (Dz. U. z 2023 r. poz. 733)</w:t>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087F0F9E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest operatorem sieci w rozumieniu ustawy z dnia 7 maja 2010 r. o wspieraniu rozwoju usług i sieci telekomunikacyjnych (Dz. U. z 2026 r. Poz. 562, z późn. zm.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="375BAA70" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="73A8E6FC" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0935E1A5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731E2AA4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="057D17A3" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="6756BC27" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2B00782C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-              <w:t>z dnia 10 kwietnia 1997 r. – Prawo energetyczne (Dz. U. z 2022 r. poz. 1385, z późn. zm.)</w:t>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0EED0D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest operatorem systemu przesyłowego, systemu dystrybucyjnego oraz systemu połączonego w rozumieniu ustawy z dnia 10 kwietnia 1997 r. - Prawo energetyczne (Dz. U. z 2026 r. poz. 43, z późn. zm.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043105B" w:rsidRPr="0043105B" w14:paraId="74768774" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="28328ABE" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="355"/>
+          <w:trHeight w:hRule="exact" w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31B23487" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...106 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C95F6F0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="67CB0F29" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="402F0B23" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="741182BD" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-            </w:pPr>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED18D9C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest sądem prowadzącym postępowanie, dla którego potrzebne jest uzyskanie wnioskowanych dokumentów,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043105B" w:rsidRPr="0043105B" w14:paraId="1D0305FB" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="5FCD1AB8" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="677"/>
+          <w:trHeight w:hRule="exact" w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3601522C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...122 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBA2FD5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="3EA31E30" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="60C9F404" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="12C9DE06" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-            <w:permEnd w:id="2080536073"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655743B3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ma interes prawny w dostępie do danych objętych wnioskiem,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043105B" w:rsidRPr="0043105B" w14:paraId="3912DCC2" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="5DB947FE" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="720"/>
+          <w:trHeight w:hRule="exact" w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A86E5E0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042DA4D6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66194CC7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A3607B" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wynikający z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>: __________________________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7B037D21" w14:textId="77777777" w:rsidTr="00B107A4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1809330C" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
-[...88 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="280BB81D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A2E608" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585FB545" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A40C39" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>w związku z</w:t>
             </w:r>
-            <w:r w:rsidRPr="0043105B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="12"/>
-[...44 lines deleted...]
-            <w:permEnd w:id="1262106005"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>: __________________________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB9F546" w14:textId="77777777" w:rsidR="00B107A4" w:rsidRDefault="00B107A4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="0FC7CD6F" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="076E4E69" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23ABC596" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4FE4611C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>11. Osoba wyznaczona do kontaktów ze strony wnioskodawcy*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="5FBB2552" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7BE0920B" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F20C8CD" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...13 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w14:paraId="2DC2C074" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3530" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="235DDF5C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3530" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="634E8F42" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...59 lines deleted...]
-            <w:permEnd w:id="1791366184"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DAB1B7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Telefon:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="21574C85" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="176CBA31" w14:textId="77777777" w:rsidTr="00B107A4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="714FA4A8" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12. Postać dokumentów będących przedmiotem wniosku i sposób ich udostępnienia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7AD3ACA7" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="412FB8B3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="0EF8D89B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="5ECD8F21" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7B9A7032" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ECF2FB6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>postać papierowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5745" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...158 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3330F1EE" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00F84748">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1D665B92" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sposób odbioru:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="1DCFF018" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="30457DED" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51208EDA" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="259380D9" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="691520BA" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="000A0594">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="26C2DA2D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A95701C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...68 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w14:paraId="1C38C5EB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="27D328CC" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="490D8C7B" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6AD0D2FA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5394" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="683ABBDA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="59514C54" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="560757E9" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="176" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3A8C3B" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="74FCBDDE" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A228029" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="000A0594">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1F0CE683" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="789B7EBB" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
-[...17 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="4CF3E29E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...79 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="434995A0" w14:textId="075F69D9" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  wysyłka pod adres:</w:t>
+            </w:r>
+            <w:r w:rsidR="006A06E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...29 lines deleted...]
-            <w:tcW w:w="175" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="3F8F11B7" w14:textId="77777777" w:rsidTr="006A06E5">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="78FDE6E0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6EA77A83" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...116 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C15FE07" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A00C6F">
-[...69 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="2A13D60C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jak w nagłówku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="67AA6269" w14:textId="77777777" w:rsidTr="00B107A4">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72C45F68" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="184" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="184"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="27BFA76B" w14:textId="77777777" w:rsidTr="006A06E5">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="184" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="728D09D8" w14:textId="65A06301" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7E8688C3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A399954" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>postać elektroniczna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...206 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBBE1FD" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DE23F6F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="7B7AB3ED" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="68D982C5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2D558EAC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="464F34D3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>inny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="2C5DDFA8" w14:textId="77777777" w:rsidTr="00B107A4">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E8E353B" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="009CDF2C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D2A3A15" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C5E4C" w14:paraId="2532CEC4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="7802F9B7" w14:textId="5502FA6C" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2932F904" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5394" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2387D0B1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>inny sposób odbioru: wysyłka na wskazany adres e-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="114436EB" w14:textId="77777777" w:rsidTr="00B107A4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="23"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="285A0334" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2039AD32" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FB61FB1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5745" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68EAC2E8" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00FB99C9" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="6782"/>
+        <w:gridCol w:w="194"/>
+        <w:gridCol w:w="3626"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="006BAF8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F476147" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dodatkowe wyjaśnienia i uwagi wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="6D93677D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3A4921" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10602" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-284"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="187" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="10" w:type="dxa"/>
+                <w:right w:w="10" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="187"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B107A4" w14:paraId="1E8F2328" w14:textId="77777777" w:rsidTr="00B107A4">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="187" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="01366361" w14:textId="77777777" w:rsidR="00B107A4" w:rsidRDefault="00B107A4" w:rsidP="00B107A4">
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4D2BE74E" w14:textId="0331E43A" w:rsidR="00B107A4" w:rsidRPr="0043105B" w:rsidRDefault="00B107A4" w:rsidP="00B107A4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
-[...154 lines deleted...]
-              <w:t>z jednostki rejestrowej</w:t>
+              </w:rPr>
+              <w:t>nioskuję o dokument dotyczący wskazanych / wszystkich działek z jednostki rejestrowej</w:t>
             </w:r>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B0450F" w14:textId="77777777" w:rsidR="00A53E16" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
-[...79 lines deleted...]
-          <w:p w14:paraId="7AC5D052" w14:textId="132ED32D" w:rsidR="00A53E16" w:rsidRPr="0043105B" w:rsidRDefault="00A53E16" w:rsidP="00F84748">
+          <w:p w14:paraId="306815C6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="14"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="496C9517" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D144477" w14:textId="3FBAD896" w:rsidR="006A06E5" w:rsidRDefault="00B107A4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Do odbioru dokumentów upoważniam</w:t>
             </w:r>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
-            <w:permStart w:id="597308356" w:edGrp="everyone"/>
-            <w:r w:rsidR="002B1022">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...11 lines deleted...]
-            <w:permEnd w:id="597308356"/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="0C9F447F" w14:textId="77777777" w:rsidTr="005E6862">
+      <w:tr w:rsidR="003C5E4C" w14:paraId="61E396C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6952" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF61395" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5A07A1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>14. Imię i nazwisko oraz podpis wnioskodawcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="1832E9C6" w14:textId="77777777" w:rsidTr="00B107A4">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6950" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="6952" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731C7B0D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26A9A05A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...26 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...28 lines deleted...]
-                <w:position w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="547975A2" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52A2B8FE" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...82 lines deleted...]
-          <w:p w14:paraId="601071B2" w14:textId="451C19A5" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00B10378">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="479FCCC1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1901029172" w:edGrp="everyone"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+              <w:t>........................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587ED1D7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14451B1F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>........................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2E2AF6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="159" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>........................................................................................................</w:t>
-[...164 lines deleted...]
-                <w:szCs w:val="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...2427 lines deleted...]
-              <w:t>art. 26 ust. 2 ustawy z dnia 17 maja 1989 r. – Prawo geodezyjne i kartograficzne.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A99763F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+    <w:p w14:paraId="743F1290" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidSect="00564295">
+    <w:p w14:paraId="0C59561D" w14:textId="5A49527A" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>\</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49559DE0" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D000D8" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D583FE" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A14777" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A65C8C2" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA502C9" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B24FE58" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FB84B3" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E480AC2" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08544FE7" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA65F0D" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E03C82C" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C503C5" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0186573C" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5F9758" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AFDAA3" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF24746" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281FD4C6" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7571C105" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A233CF2" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237080D9" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D5476A" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0B0446" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724D5E1C" w14:textId="77777777" w:rsidR="006A06E5" w:rsidRDefault="006A06E5">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="176"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="10322"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="5D23F7F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B82303" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Przypisy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="4889AAF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EBA7D3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36922A3C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206B1ECF" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dane wymagane, jeżeli wnioskodawca jest właścicielem lub władającym nieruchomością, do której odnosi się wniosek o wydanie wypisu o pełnej treści. Dla podmiotów z innych państw - nazwa i identyfikator równoważnego dokumentu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="5AB06D73" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64708F4F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D36B1C6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464EDE3C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Adres do doręczeń elektronicznych w rozumieniu art. 2 pkt 1 ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych (Dz. U. z 2026 r. poz. 3, z późn. zm.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="6321BE11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D63C3D2" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="375C3079" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BC5BFC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypisy zawierają lub mogą zawierać dane osobowe. Aby je pozyskać należy wypełnić pozycję nr 10. Wypisy z kartoteki budynków i wypisy z kartoteki lokali zawierają dane osobowe (numer księgi wieczystej) tylko w przypadku gdy odpowiednio budynki lub lokale wykazane w tych wypisach stanowią odrębny przedmiot własności.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="3D546B9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2085851E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D509BCD" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5875E163" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów jest dokumentem zawierającym informacje opisowe o działkach ewidencyjnych położonych w granicach jednego obrębu ewidencyjnego i wchodzących w skład jednej jednostki rejestrowej gruntów. Zawiera informacje o podmiotach, które tymi działkami władają. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="10BA8EFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB0EE93" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20BD725E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED94862" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyrys z mapy ewidencyjnej jest dokumentem, którego treścią jest odpowiedni fragment mapy ewidencyjnej przedstawiający działki ewidencyjne, wchodzące w skład jednej jednostki rejestrowej gruntów, w powiązaniu z działkami sąsiednimi, a także inne obiekty związane z tymi działkami, jeżeli są treścią tego fragmentu mapy ewidencyjnej, takie jak: budynki, kontury użytków gruntowych, kontury klasyfikacyjne. Jest przeznaczony do dokonywania wpisu w księdze wieczystej w powiązaniu z odpowiednim wypisem z operatu ewidencyjnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7BC0A536" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600BC936" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F3305E4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2375DD89" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uproszczony wypis z rejestru gruntów jest dokumentem zawierającym informacje opisowe o wybranych działkach ewidencyjnych, a także o podmiotach, które tymi działkami władają. Nie zawiera adnotacji dotyczących jakości danych ewidencyjnych oraz klauzuli upoważniającej do oznaczania nieruchomości w księdze wieczystej. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="6E149D45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288EFDA8" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10A5E562" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="475DA1CA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów bez danych osobowych jest dokumentem zawierającym informacje opisowe o działkach ewidencyjnych położonych w granicach jednego obrębu ewidencyjnego i wchodzących w skład jednej jednostki rejestrowej gruntów. Nie zawiera informacji o podmiotach, które władają tymi działkami, oraz danych osobowych. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="226E8F67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E24692" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EBA1519" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C8338E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z kartoteki budynków jest dokumentem zawierającym informacje opisowe o budynkach położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów. Nie zawiera danych o podmiotach, które władają tymi budynkami. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="18B6AD98" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06801A78" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B841BF9" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16320A02" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków jest dokumentem zawierającym informacje opisowe o budynkach stanowiących od gruntu odrębny przedmiot własności i położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów, a także o właścicielu (współwłaścicielach) tych budynków. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="78B1873C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E62E8" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15952B16" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A2A570" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków jest dokumentem zawierającym informacje opisowe o budynkach stanowiących od gruntu odrębny przedmiot własności i położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów, a także o właścicielu (współwłaścicielach) tych budynków. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="158BEC2E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9E08EC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42C936F4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4DF3BA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru lokali jest dokumentem zawierającym informacje opisowe o lokalu stanowiącym odrębną nieruchomość, a także o właścicielu (współwłaścicielach) tego lokalu. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="27C7BDCB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F070BC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A21B5D6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A49AEE7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu działek ewidencyjnych jest dokumentem zawierającym numery wybranych działek ewidencyjnych w kolejności wzrastającej, położonych w granicach jednego obrębu ewidencyjnego oraz numery jednostek rejestrowych gruntów, do których przyporządkowane zostały te działki. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="44F6410C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C8E179" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="197EB8CC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D843BC8" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu podmiotów jest dokumentem zawierającym dane określające w kolejności alfabetycznej wybrane osoby, jednostki organizacyjne lub organy, ujawnione w ewidencji gruntów i budynków jako podmioty władające gruntami, budynkami lub lokalami, oraz oznaczenia jednostek rejestrowych gruntów, jednostek rejestrowych budynków, jednostek rejestrowych lokali oraz pozycji kartoteki budynków i kartoteki lokali, związanych z poszczególnymi osobami, jednostkami organizacyjnymi lub organami. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="3154D42B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="362A3796" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CA34140" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0AD9DD" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypełnienie tej pozycji jest obowiązkowe tylko w przypadku wyboru wypisów z pozycji nr 8, przy których jest zamieszczony 14. przypis nr 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="2B730AB6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5C4A38" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5597FC97" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C21A2D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Należy podać nazwę aktu prawnego, oznaczenie publikatora tego aktu oraz oznaczenie jednostki redakcyjnej tego aktu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="6EBED38A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776EC433" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F69E1CB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C081FF5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Należy wskazać okoliczności faktyczne będące przesłankami zastosowania ww. przepisu prawa materialnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="3A64A059" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C657A9" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="391DB20E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43449DC0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Podpis własnoręczny; w przypadku składania wniosku w postaci elektronicznej: kwalifikowany podpis elektroniczny, podpis osobisty albo podpis zaufany; w przypadku składania wniosku za pomocą systemu teleinformatycznego, o którym mowa w przepisach wydanych na podstawie art. 40 ust. 8 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne, identyfikator umożliwiający weryfikację wnioskodawcy w tym systemie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="799A2862" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416848C1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58BBE675" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B85083F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Informacja nieobowiązkowa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="302A9E01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10772" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0C2D17" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyjaśnienia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="0E8E66F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFC4D40" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="032C75A2" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA9722F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>W formularzu można nie uwzględniać oznaczeń kolorystycznych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="4AB51D6F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0811062C" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="102683CE" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309B23B1" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Pola formularza można rozszerzać w zależności od potrzeb. Do formularza papierowego można dołączyć załączniki zawierające informacje, których nie można było zamieścić w formularzu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5E4C" w14:paraId="7DC25A15" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="176" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213706E4" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57100AF4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D812057" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Szczegółowy zakres informacji, które są treścią wypisów z operatu ewidencyjnego oraz wyrysu z mapy ewidencyjnej określają przepisy wydane na podstawie art. 26 ust. 2 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2406C57A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181F816D" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B469B62" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71064A57" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EA49EA" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B235137" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003C5E4C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="454" w:right="567" w:bottom="454" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003E6C76" w14:textId="77777777" w:rsidR="00E4782B" w:rsidRDefault="00E4782B">
+    <w:p w14:paraId="5AFA934C" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51DBCE3D" w14:textId="77777777" w:rsidR="00E4782B" w:rsidRDefault="00E4782B">
+    <w:p w14:paraId="2AB98DDA" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial, 'Arial Narrow'">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602040502020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...22 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialNarrow-Italic">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57D5D17F" w14:textId="77777777" w:rsidR="00E4782B" w:rsidRDefault="00E4782B">
+    <w:p w14:paraId="417A52E5" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73919086" w14:textId="77777777" w:rsidR="00E4782B" w:rsidRDefault="00E4782B">
+    <w:p w14:paraId="5F4CBAEA" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="g6N/v4gfgNKnJG5TE0gMregOu6Mzc56i4K9z3yMJE0f12i4dszHYoeUBRVDjpnaq55vQ72JgEG0MxfQdq39TPQ==" w:salt="QPHKR3qou6RZD2ivzDzsnw=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00470FE6"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00F907B4"/>
+    <w:rsidRoot w:val="003C5E4C"/>
+    <w:rsid w:val="00105940"/>
+    <w:rsid w:val="003C5E4C"/>
+    <w:rsid w:val="004E469E"/>
+    <w:rsid w:val="004F4638"/>
+    <w:rsid w:val="005A10BA"/>
+    <w:rsid w:val="006A06E5"/>
+    <w:rsid w:val="00710620"/>
+    <w:rsid w:val="00785472"/>
+    <w:rsid w:val="00850667"/>
+    <w:rsid w:val="00B107A4"/>
+    <w:rsid w:val="00CF7176"/>
+    <w:rsid w:val="00D063C5"/>
+    <w:rsid w:val="00D17889"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BD56E1E"/>
-  <w15:docId w15:val="{72159FFE-D325-437A-89F7-ED7B3C10C2E1}"/>
+  <w14:docId w14:val="69260E32"/>
+  <w15:docId w15:val="{0EFA9A8B-A900-4287-AC99-521151C14140}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9921,84 +10042,118 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Nagwek"/>
+    <w:next w:val="Textbody"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
@@ -10029,331 +10184,242 @@
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial, 'Arial Narrow'" w:eastAsia="Arial, 'Arial Narrow'" w:hAnsi="Arial, 'Arial Narrow'" w:cs="Arial, 'Arial Narrow'"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textbody"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
     <w:name w:val="Numbering Symbols"/>
-  </w:style>
-[...27 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F84748"/>
+    <w:rsid w:val="00B107A4"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-[...103 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10371,65 +10437,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10450,81 +10516,86 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1330</Words>
-  <Characters>7982</Characters>
+  <Words>1463</Words>
+  <Characters>8780</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>18</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UMSTW</Company>
+  <Company>Urzad Miasta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9294</CharactersWithSpaces>
+  <CharactersWithSpaces>10223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lis Tomasz</dc:creator>
+  <dc:creator>Lis Tomasz (BG)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>