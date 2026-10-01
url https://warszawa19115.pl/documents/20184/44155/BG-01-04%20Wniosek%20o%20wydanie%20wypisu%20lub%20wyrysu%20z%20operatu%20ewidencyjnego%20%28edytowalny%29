--- v1 (2026-08-20)
+++ v2 (2026-10-01)
@@ -1,9695 +1,9390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3AE56047" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53818F3D" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0043105B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WNIOSEK O WYDANIE WYPISU LUB WYRYSU Z OPERATU EWIDENCYJNEGO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10767" w:type="dxa"/>
+        <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="197"/>
-        <w:gridCol w:w="5420"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="5446"/>
         <w:gridCol w:w="198"/>
-        <w:gridCol w:w="193"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="777"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="4013"/>
+        <w:gridCol w:w="773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="53B4469C" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="707B1995" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5617" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60F50C" w14:textId="0085C0F9" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>Wnioskodawca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E48334A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="1EA597B1" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...159 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3928EBC9" w14:textId="4495BE38" w:rsidR="006A06E5" w:rsidRPr="00C64C93" w:rsidRDefault="006A06E5" w:rsidP="006A06E5">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B91BF8" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2. Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4572DB8D" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Formularz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A92EF4" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="160"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64C93">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Imię i nazwisko / Nazwa: …………………………………………….</w:t>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>EGiB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E943C7" w:rsidRPr="0043105B" w14:paraId="1ABA2D63" w14:textId="77777777" w:rsidTr="004C50BE">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D916C41" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1938303014" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EF2CEA9" w14:textId="0EA69E56" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5184"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64C93">
+            <w:r w:rsidRPr="009C3D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko / Nazwa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:permStart w:id="1694579337" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1694579337"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C4A6584" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="13EEE318" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D254262" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="4E8ABDF3" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3982" w:type="dxa"/>
+            <w:tcW w:w="4013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597083BD" w14:textId="5DD04D8E" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...14 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="3BA5EFE4" w14:textId="6DEC516E" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00DB3350" w:rsidP="00DB3350">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="363"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C7AD734" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="67F0C4C8" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="5F743D8D" w14:textId="77777777">
+      <w:permEnd w:id="1938303014"/>
+      <w:tr w:rsidR="00E943C7" w:rsidRPr="0043105B" w14:paraId="28FCE106" w14:textId="77777777" w:rsidTr="004C50BE">
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="197" w:type="dxa"/>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B64559F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="736BE4B0" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5420" w:type="dxa"/>
+            <w:tcW w:w="5446" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4335726E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="0D3116D9" w14:textId="7CFD72FB" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5184"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C3D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="8"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Adres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:permStart w:id="1037903225" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="004C50BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1037903225"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7473AC3E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...12 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="2F462D51" w14:textId="77777777" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="14A3AEE7" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="324555E4" w14:textId="71A90A4F" w:rsidR="00E943C7" w:rsidRPr="0043105B" w:rsidRDefault="00E943C7" w:rsidP="00E943C7">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:ind w:left="148" w:right="-7" w:hanging="134"/>
-              <w:jc w:val="center"/>
-[...18 lines deleted...]
-            <w:tcW w:w="4759" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3. Adresat wniosku - nazwa i adres organu lub jednostki organizacyjnej, która w imieniu organu prowadzi państwowy zasób geodezyjny i kartograficzny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4F1F736D" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5617" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...93 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08516AD1" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4. PESEL lub REGON wnioskodawcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22F14253" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="367B79EA" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A00E35F" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="3E8E74CD" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A4ED345" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
-[...6 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="049BF41E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1314012572" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5446" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="2FFB5764" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DF0DC5E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58546421" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="4C42E833" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="389226CC" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="3DD2D5A7" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E72DA9" w14:textId="6E133F25" w:rsidR="003C5E4C" w:rsidRDefault="006A06E5">
+          <w:p w14:paraId="5C5B3B70" w14:textId="77777777" w:rsidR="006D2447" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="006D2447">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64C93">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Prezydent m.st. Warszawy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006D2447" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Biuro Geodezji i Katastru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33041460" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="006D2447" w:rsidP="006D2447">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ul. Sandomierska 12, 02</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5682" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>567</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5682" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warszawa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="633F23F3" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+      <w:permEnd w:id="1314012572"/>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="463AC815" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5617" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A23B2B6" w14:textId="7E95FBB1" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00E943C7">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="124" w:hanging="154"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Dane kontaktowe wnioskodawcy (nr telefonu / adres poczty elektronicznej / adres do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7" w:rsidRPr="000E23D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F416A92" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="468BF2F1" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BA23251" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="01F3E717" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387107A5" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="04F5012D" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="1EC5BE54" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="64F86A0C" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08530769" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...12 lines deleted...]
-            <w:tcW w:w="5420" w:type="dxa"/>
+          <w:p w14:paraId="581AA8F5" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="370306979" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="744FEA5C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11D099AC" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38DEB37F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...13 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="0AA406B9" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:tcW w:w="4759" w:type="dxa"/>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A29344" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7. Oznaczenie kancelaryjne wniosku nadane przez adresata wniosku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="370306979"/>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="7A47040A" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5617" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E93C93" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...82 lines deleted...]
-              <w:t>Oznaczenie wniosku nadane przez wnioskodawcę*</w:t>
+          <w:p w14:paraId="2909401A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6. Oznaczenie wniosku nadane przez wnioskodawcę*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01737C0C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="62ECF4F1" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="466A8072" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="377DB70A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="519481FB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CE3CD47" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
               <w:spacing w:before="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="B3B3B3"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="B3B3B3"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Pole wypełnia adresat wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="63E41D99" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="263E76E6" w14:textId="77777777" w:rsidTr="00E943C7">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69EEBB55" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...12 lines deleted...]
-            <w:tcW w:w="5420" w:type="dxa"/>
+          <w:p w14:paraId="1172FF87" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1119709662" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06959B27" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="03C19651" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="346DD088" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...11 lines deleted...]
-            <w:tcW w:w="193" w:type="dxa"/>
+          <w:p w14:paraId="34B064B6" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73E5AF12" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4759" w:type="dxa"/>
+          <w:p w14:paraId="6E14784D" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7A322F" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="2258082D" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="0043105B" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="1119709662"/>
     </w:tbl>
-    <w:p w14:paraId="41505F55" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+    <w:p w14:paraId="45641325" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4366172C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+    <w:p w14:paraId="2B3F581F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:tblW w:w="10770" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="170"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4056"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="108"/>
+        <w:gridCol w:w="77"/>
+        <w:gridCol w:w="93"/>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="309"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="1561"/>
+        <w:gridCol w:w="570"/>
         <w:gridCol w:w="310"/>
-        <w:gridCol w:w="280"/>
-        <w:gridCol w:w="5506"/>
+        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="242"/>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="956"/>
+        <w:gridCol w:w="325"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="194"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="44E9860F" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="6705F421" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E93BDEA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38246365" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8. Przedmiot wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="7B22A55F" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="2375BB36" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="283"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DC8D54D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...4 lines deleted...]
-                <w:szCs w:val="4"/>
+          <w:p w14:paraId="6A73790B" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="009075F4" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CABBB5F" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="6AF779C7" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1487751303"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="653009075" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="278" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3307BEE1" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00564295">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="653009075" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3293AE" w14:textId="71E7906D" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="278" w:type="dxa"/>
+              <w:t>3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...68 lines deleted...]
-            <w:tcW w:w="4056" w:type="dxa"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E586129" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1940871029"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1450990219" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F9451C3" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1450990219" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08118707" w14:textId="4FB50AE3" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z kartoteki budynków</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="7F2A003E" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4A63C90A" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="345"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B2F2F6F" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="769BCBC6" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="009075F4" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-          <w:p w14:paraId="5C3BB454" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E55DDE" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-907230282"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1986162394" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="278" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="674F0010" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00564295">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1986162394" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC24DA9" w14:textId="09ED686F" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...84 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> oraz wyrys z mapy ewidencyjnej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...12 lines deleted...]
-            <w:r>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...73 lines deleted...]
-            <w:tcW w:w="5507" w:type="dxa"/>
+              <w:t>,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="252A4328" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-707566570"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="768024772" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="615F2B8C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="768024772" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A266CD6" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="1B1687C8" w14:textId="47CEF0AA" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wypis z kartoteki lokali</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="6A59C445" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="60D22A7D" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="283"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="095834B3" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="7124661D" w14:textId="77777777" w:rsidR="0004141C" w:rsidRPr="009075F4" w:rsidRDefault="0004141C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-          <w:p w14:paraId="17EA7957" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6E4C71" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2067526213"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="534193691" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="278" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E773FBA" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00564295">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="534193691" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD490A5" w14:textId="78FEEEE0" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyrys z mapy ewidencyjnej</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...101 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BDEE1F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-73438957"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="716983665" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1964EF7C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="716983665" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504421D1" w14:textId="5AD21806" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...108 lines deleted...]
-              </w:rPr>
               <w:t>3,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="641D5DC3" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="43B10D72" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="283"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10CB79AA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="79B4D5E6" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="009075F4" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-          <w:p w14:paraId="69072621" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297EC640" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1531096616"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="514547381" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="278" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F885C17" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00564295">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="514547381" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D41CC34" w14:textId="19CFB2BF" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uproszczony wypis z rejestru gruntów</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...101 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>3,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5043A575" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1142612846"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1848379668" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E2F46AE" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1848379668" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B75E80" w14:textId="41EA7A27" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru lokali</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...108 lines deleted...]
-              </w:rPr>
               <w:t>3,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="61FAEF0A" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="518050BA" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="283"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55A2FE98" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="7A5DAA0C" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="009075F4" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-          <w:p w14:paraId="690DF79D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7651942E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00564295">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="430090416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="999840027" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="278" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="32AE9270" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00564295">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="999840027" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E34918D" w14:textId="740417F8" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów bez danych osobowych</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...101 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>3,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C0B745" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="80378314" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1657105222"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0943C562" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:permEnd w:id="80378314" w:displacedByCustomXml="prev"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F80910" w14:textId="2128F65A" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu działek ewidencyjnych</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="4"/>
-                <w:sz w:val="14"/>
-[...136 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="1C16334D" w14:textId="77777777">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="668DB2B4" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="326"/>
+          <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcW w:w="169" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72B131A4" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42A5C5F6" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="009075F4" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="172" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA858C3" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="172" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcW w:w="278" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CA46B5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
+          <w:p w14:paraId="11622E59" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="4059" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75075768" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="7E98C965" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B11FD3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="46732951" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1073003731"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="373173387" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="280" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B04EB8E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="00A53E16">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="373173387" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CD8C57" w14:textId="3740A5BC" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A53E16">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu podmiotów</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...138 lines deleted...]
-              </w:rPr>
               <w:t>3,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      <w:tr w:rsidR="003C5E4C" w14:paraId="2BA8C273" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="56C2B5F8" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="0A70FD0E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="650DA012" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="00A00C6F">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0043105B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>9. Dane identyfikujące nieruchomość, której dotyczy wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="4BFB63BC" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="52AA0ECB" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="043890BF" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="06CBC65C" w14:textId="4DCDCF9F" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="004C50BE" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4851" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09159022" w14:textId="1AB70F4A" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
-[...111 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="5285740A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>powiat:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F84748" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m.st. Warszawa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C17B72" w14:textId="33EC6C57" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="4616"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>gmina:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A3A" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="61618633" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="61618633"/>
+          </w:p>
+          <w:p w14:paraId="6DA9C01E" w14:textId="586B7195" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="4616"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>obręb ewidencyjny:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A3A" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1735728038" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1735728038"/>
+          </w:p>
+          <w:p w14:paraId="243C3AD5" w14:textId="2666223F" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="218"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="4616"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>lub adres nieruchomości:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1171925643" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1171925643"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4892DDE0" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRPr="00B107A4" w:rsidRDefault="00000000">
-[...95 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35A9C1A4" w14:textId="150B77DA" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5576"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nr jednostki rejestrowej: </w:t>
+            </w:r>
+            <w:permStart w:id="1381586611" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1381586611"/>
+          </w:p>
+          <w:p w14:paraId="4C767643" w14:textId="458C3257" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5576"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>lub nr działek ewidencyjnych:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A3A" w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1023694911" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1023694911"/>
+          </w:p>
+          <w:p w14:paraId="77A3BF54" w14:textId="2E7401D5" w:rsidR="003A4864" w:rsidRPr="0043105B" w:rsidRDefault="003A4864" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5576"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub nr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>budynków</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1365378410" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1365378410"/>
+          </w:p>
+          <w:p w14:paraId="5FEFF54C" w14:textId="33771422" w:rsidR="003A4864" w:rsidRPr="0043105B" w:rsidRDefault="003A4864" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5576"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub nr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>lokali</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:permStart w:id="1269654139" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1269654139"/>
+          </w:p>
+          <w:p w14:paraId="13A24126" w14:textId="7A4C2853" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="004C50BE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5576"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub nr księgi wieczystej: </w:t>
+            </w:r>
+            <w:permStart w:id="1437493396" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E943C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="1437493396"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="2BCE0AFA" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4CA69325" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="062DF2F3" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="6106603B" w14:textId="168C357A" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:left="251" w:right="6" w:hanging="236"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">10. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009075F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="ArialMT"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uzasadnienie wniosku o wydanie wypisu z ewidencji gruntów i budynków zawierającego dane podmiotów, o których mowa w art. 20 ust. 2 pkt 1 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne ( Dz. U. z 2024 r. poz.1151 z późn. zm.), lub numer księgi wieczystej</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009075F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="ArialMT"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="2526A317" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="4E129709" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A87E33A" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...13 lines deleted...]
-            <w:gridSpan w:val="10"/>
+          <w:p w14:paraId="2D67D8DF" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10595" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A24E9B5" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="03F7A21B" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wnioskodawca:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="09C7A266" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A391B12" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD06379" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-644507944"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="562191313" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4484DBF1" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="006D38EE">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="562191313" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F6953A" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest właścicielem, osobą lub jednostką organizacyjną władającą gruntami, budynkami lub lokalami, których dotyczy wniosek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="24180699" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AADCBBE" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086E03B4" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2074774779"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="902695360" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F90D565" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="006D38EE">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="902695360" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72578F0E" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00BD5682">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest organem administracji publicznej albo podmiotem niebędącym organem administracji publicznej, realizującym zadania publiczne związane z gruntami, budynkami lub lokalami, których dotyczy wniosek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="1D36A7FF" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48C1CE75" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A4528" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-403453764"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1059987355" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60DBE386" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="006D38EE">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1059987355" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB47D45" w14:textId="413FF3DF" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="003A4864">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009075F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest operatorem sieci w rozumieniu ustawy z dnia 7 maja 2010 r. o wspieraniu rozwoju usług i sieci telekomunikacyjnych (Dz. U. z 2026 r. Poz. 562, z późn. zm.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470FE6" w:rsidRPr="0043105B" w14:paraId="375BAA70" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54D792B7" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D244F58" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="932086213"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="2074626365" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2504CD25" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="006D38EE">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="2074626365" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443EC6C1" w14:textId="1E94C985" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="003A4864">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:t>Wnioskodawca:</w:t>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest operatorem systemu przesyłowego, systemu dystrybucyjnego oraz systemu połączonego w rozumieniu ustawy z dnia 10 kwietnia 1997 r. - Prawo energetyczne (Dz. U. z 2026 r. poz. 43, z późn. zm.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="0CBE5F15" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="456ABBE3" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="672154EC" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C3C6D1" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="266664752"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1357015959" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65AEF4AC" w14:textId="27D16E25" w:rsidR="009075F4" w:rsidRDefault="009075F4" w:rsidP="006D38EE">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1357015959" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03ED65E5" w14:textId="51981BF1" w:rsidR="009075F4" w:rsidRDefault="009075F4" w:rsidP="003A4864">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009075F4">
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jest sądem prowadzącym postępowanie, dla którego potrzebne jest uzyskanie wnioskowanych dokumentów,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043105B" w:rsidRPr="0043105B" w14:paraId="74768774" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52A659BC" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CD7356" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-439767756"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1890988371" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="309" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2ECE959E" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="00334356" w:rsidP="006D7BCF">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1890988371" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464E8D0A" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ma interes prawny w dostępie do danych objętych wnioskiem,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E858CC7" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B" w:rsidP="00DA2BC5">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043105B" w:rsidRPr="0043105B" w14:paraId="1D0305FB" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="249"/>
+          <w:trHeight w:hRule="exact" w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="564B7721" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...108 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="02377331" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244AD0A1" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B" w:rsidP="006D38EE">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6532824F" w14:textId="77777777" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B" w:rsidP="006D7BCF">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DBE0F07" w14:textId="418FC023" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="0043105B" w:rsidP="0043105B">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wynikający z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009075F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...15 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="5F5362D2" w14:textId="1FD90F3C" w:rsidR="0043105B" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8074"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2080536073" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="2080536073"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="06EE0F7B" w14:textId="77777777" w:rsidTr="00B107A4">
-[...157 lines deleted...]
-      <w:tr w:rsidR="003C5E4C" w14:paraId="0D86D8BF" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="3912DCC2" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75D48DAA" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...108 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="1809330C" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F80410" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CC0B633" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="181A9AF2" w14:textId="7D553510" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>w związku z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...15 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4FB6F647" w14:textId="1EA9ECFD" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="8074"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="290998003" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="290998003"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="73A8E6FC" w14:textId="77777777" w:rsidTr="00B107A4">
-[...746 lines deleted...]
-      <w:tr w:rsidR="003C5E4C" w14:paraId="076E4E69" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="0FC7CD6F" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FE4611C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="23ABC596" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>11. Osoba wyznaczona do kontaktów ze strony wnioskodawcy*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="5FBB2552" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F20C8CD" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27C46A7E" w14:textId="177EA272" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="2064"/>
+              </w:tabs>
+              <w:spacing w:before="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko:</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="484064303" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permEnd w:id="484064303"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35362DBB" w14:textId="04B91FF0" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="2064"/>
+              </w:tabs>
+              <w:spacing w:before="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="538541645" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permEnd w:id="538541645"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A851D1F" w14:textId="4D0AE5B8" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="2064"/>
+              </w:tabs>
+              <w:spacing w:before="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>telefon:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1791366184" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permEnd w:id="1791366184"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="7BE0920B" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="21574C85" w14:textId="77777777" w:rsidTr="006B312F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DC2C074" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...106 lines deleted...]
-              <w:t>Telefon:</w:t>
+          <w:p w14:paraId="2993ACC2" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12. Postać dokumentów będących przedmiotem wniosku i sposób ich udostępnienia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="176CBA31" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="77BE0DB3" w14:textId="77777777" w:rsidTr="004C50BE">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="204"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10772" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F4D14" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-402519400"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1752110874" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="351" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="57" w:type="dxa"/>
+                  <w:left w:w="85" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="24DCCC0A" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1752110874" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...69 lines deleted...]
-              <w:left w:w="85" w:type="dxa"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:tbl>
-[...81 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="458C51F5" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>postać papierowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5745" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5744" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D665B92" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="3330F1EE" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sposób odbioru:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="30457DED" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="1DCFF018" w14:textId="77777777" w:rsidTr="004C50BE">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="259380D9" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="51208EDA" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26C2DA2D" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="691520BA" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C38C5EB" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...78 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="6A95701C" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1005358177"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="518606770" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="351" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="85" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="01FADBA2" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="518606770" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5393" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC89A30" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5E4C" w14:paraId="560757E9" w14:textId="77777777" w:rsidTr="00B107A4">
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="59514C54" w14:textId="77777777" w:rsidTr="004C50BE">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="176" w:type="dxa"/>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74FCBDDE" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472"/>
+          <w:p w14:paraId="4D3A8C3B" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F0CE683" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="5A228029" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF3E29E" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="003C5E4C">
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="789B7EBB" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...29 lines deleted...]
-            <w:tcW w:w="285" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0059C3F9" w14:textId="2D51A594" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>wysyłka na adres:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="589440041"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="756638967" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="325" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="0" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0EBFDAA3" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="756638967" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...59 lines deleted...]
-            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71335503" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>jak w nagłówku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="06A2E785" w14:textId="77777777" w:rsidTr="004C50BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EEA28AE" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-979455459"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="500566814" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="351" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="57" w:type="dxa"/>
+                  <w:left w:w="85" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="18275FD9" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="500566814" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3994C9FF" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>postać elektroniczna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A13D60C" w14:textId="77777777" w:rsidR="003C5E4C" w:rsidRDefault="00000000">
-[...114 lines deleted...]
-            <w:tcW w:w="4500" w:type="dxa"/>
+          <w:p w14:paraId="1C15FE07" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2048066156"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="1858947442" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="325" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="0" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="12BF0379" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="1858947442" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...32 lines deleted...]
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:tcW w:w="285" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F503E3" w14:textId="4E842FC9" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3972"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="335" w:hanging="335"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Inny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:permStart w:id="80637178" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="80637178"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="5BA84097" w14:textId="77777777" w:rsidTr="004C50BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32989ACE" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2377A13C" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="00A1026D" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F7150D1" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="00A1026D" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1930614787"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:permStart w:id="711985009" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="351" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="85" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7936297B" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+                <w:pPr>
+                  <w:pStyle w:val="Standard"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:permEnd w:id="711985009" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5393" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:tbl>
-[...58 lines deleted...]
-            <w:tcW w:w="4098" w:type="dxa"/>
+          <w:p w14:paraId="2DE23F6F" w14:textId="3E626D06" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5254"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="335" w:hanging="335"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>inny sposób odbioru:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="642022172" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:permEnd w:id="642022172"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="2D668376" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C2D4B1" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dodatkowe wyjaśnienia i uwagi wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="2C563455" w14:textId="77777777" w:rsidTr="004C50BE">
+        <w:trPr>
+          <w:trHeight w:val="627"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CE14B1" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10601" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CFCA771" w14:textId="2ADBD02B" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="006B312F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="223"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wnioskuję o dokument dotyczący </w:t>
+            </w:r>
+            <w:permStart w:id="1307520014" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>wskazanych / wszystkich działek</w:t>
+            </w:r>
+            <w:r w:rsidR="004C50BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permEnd w:id="1307520014"/>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>z jednostki rejestrowej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B0450F" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1342114464" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:permEnd w:id="1342114464"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="11D5DA39" w14:textId="77777777" w:rsidTr="004C50BE">
+        <w:trPr>
+          <w:trHeight w:val="27"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0222593B" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10601" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AC5D052" w14:textId="033A14C6" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="00DB3350">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
+              </w:tabs>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Do odbioru dokumentów upoważniam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:permStart w:id="597308356" w:edGrp="everyone"/>
+            <w:r w:rsidR="00DB3350">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permEnd w:id="597308356"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="0C9F447F" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6950" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54216DA2" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2177D125" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>14. Imię i nazwisko oraz podpis wnioskodawcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="46279B34" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:val="799"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6950" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55137DA0" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67C73385" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...269 lines deleted...]
-            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71E6A795" w14:textId="36EFB33F" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="00DB3350" w:rsidP="00632CE8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3454"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="415696275" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:permEnd w:id="415696275"/>
+          <w:p w14:paraId="02BA7503" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="00632CE8">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>........................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009075F4" w:rsidRPr="0043105B" w14:paraId="787A01C3" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7879ECB0" w14:textId="77777777" w:rsidR="009075F4" w:rsidRPr="0043105B" w:rsidRDefault="009075F4" w:rsidP="009075F4">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Przypisy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="68453C2A" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA29058" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26887F93" w14:textId="1029CFF2" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D92EAC4" w14:textId="2F1B224D" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Dane wymagane, jeżeli wnioskodawca jest właścicielem lub władającym nieruchomością, do której odnosi się wniosek o wydanie wypisu o pełnej treści. Dla podmiotów z innych państw - nazwa i identyfikator równoważnego dokumentu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="6DE78E36" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432204BA" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B1C3BE0" w14:textId="3EFF9DF8" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5531ADDB" w14:textId="6F5BFD32" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Adres do doręczeń elektronicznych w rozumieniu art. 2 pkt 1 ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych (Dz. U. z 2026 r. poz. 3, z późn. zm.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="22F10F34" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67479DC8" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="417CFEB6" w14:textId="370D59A8" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73446C06" w14:textId="16354A7D" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypisy zawierają lub mogą zawierać dane osobowe. Aby je pozyskać należy wypełnić pozycję nr 10. Wypisy z kartoteki budynków i wypisy z kartoteki lokali zawierają dane osobowe (numer księgi wieczystej) tylko w przypadku gdy odpowiednio budynki lub lokale wykazane w tych wypisach stanowią odrębny przedmiot własności.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="3BBBC072" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E0FC75" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1641E1AF" w14:textId="157769B1" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787BAD7E" w14:textId="211E5B55" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów jest dokumentem zawierającym informacje opisowe o działkach ewidencyjnych położonych w granicach jednego obrębu ewidencyjnego i wchodzących w skład jednej jednostki rejestrowej gruntów. Zawiera informacje o podmiotach, które tymi działkami władają. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="1CEFF4BD" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD2B10E" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29DF1F2F" w14:textId="24A28FEA" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBC1148" w14:textId="0B77DB27" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyrys z mapy ewidencyjnej jest dokumentem, którego treścią jest odpowiedni fragment mapy ewidencyjnej przedstawiający działki ewidencyjne, wchodzące w skład jednej jednostki rejestrowej gruntów, w powiązaniu z działkami sąsiednimi, a także inne obiekty związane z tymi działkami, jeżeli są treścią tego fragmentu mapy ewidencyjnej, takie jak: budynki, kontury użytków gruntowych, kontury klasyfikacyjne. Jest przeznaczony do dokonywania wpisu w księdze wieczystej w powiązaniu z odpowiednim wypisem z operatu ewidencyjnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="1E45D2F8" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8CBA9F" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DE035EE" w14:textId="101F242A" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D81F94D" w14:textId="15BB0D31" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Uproszczony wypis z rejestru gruntów jest dokumentem zawierającym informacje opisowe o wybranych działkach ewidencyjnych, a także o podmiotach, które tymi działkami władają. Nie zawiera adnotacji dotyczących jakości danych ewidencyjnych oraz klauzuli upoważniającej do oznaczania nieruchomości w księdze wieczystej. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="6E974199" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BB3F52" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657914B6" w14:textId="43F5D18A" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711C87EB" w14:textId="48747293" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru gruntów bez danych osobowych jest dokumentem zawierającym informacje opisowe o działkach ewidencyjnych położonych w granicach jednego obrębu ewidencyjnego i wchodzących w skład jednej jednostki rejestrowej gruntów. Nie zawiera informacji o podmiotach, które władają tymi działkami, oraz danych osobowych. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="482EE835" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC74E8" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47DDB888" w14:textId="365C4A45" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFD017D" w14:textId="0D99FCE1" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z kartoteki budynków jest dokumentem zawierającym informacje opisowe o budynkach położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów. Nie zawiera danych o podmiotach, które władają tymi budynkami. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="2C1EB5E9" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D8EB6C" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CCC557E" w14:textId="678705F9" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F892A7" w14:textId="41FD112D" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków jest dokumentem zawierającym informacje opisowe o budynkach stanowiących od gruntu odrębny przedmiot własności i położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów, a także o właścicielu (współwłaścicielach) tych budynków. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="6A839FEB" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705A3217" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F40A0D4" w14:textId="2488BE85" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D66C43F" w14:textId="2D01BF9F" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru budynków jest dokumentem zawierającym informacje opisowe o budynkach stanowiących od gruntu odrębny przedmiot własności i położonych w granicach jednego obrębu ewidencyjnego na działkach ewidencyjnych wchodzących w skład jednej jednostki rejestrowej gruntów, a także o właścicielu (współwłaścicielach) tych budynków. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="0F8F23A2" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BFDC93" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="607DC705" w14:textId="3720FF4B" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5448FFEE" w14:textId="07EEB37F" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z rejestru lokali jest dokumentem zawierającym informacje opisowe o lokalu stanowiącym odrębną nieruchomość, a także o właścicielu (współwłaścicielach) tego lokalu. Jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="3A4DB10D" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CBEBC0" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01200A82" w14:textId="6B68BB0B" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453FC3F7" w14:textId="2BDC7FC5" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu działek ewidencyjnych jest dokumentem zawierającym numery wybranych działek ewidencyjnych w kolejności wzrastającej, położonych w granicach jednego obrębu ewidencyjnego oraz numery jednostek rejestrowych gruntów, do których przyporządkowane zostały te działki. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="61EF19A7" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8F2440" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="706E93C6" w14:textId="451E7C43" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D27FBAE" w14:textId="3D91EC0F" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypis z wykazu podmiotów jest dokumentem zawierającym dane określające w kolejności alfabetycznej wybrane osoby, jednostki organizacyjne lub organy, ujawnione w ewidencji gruntów i budynków jako podmioty władające gruntami, budynkami lub lokalami, oraz oznaczenia jednostek rejestrowych gruntów, jednostek rejestrowych budynków, jednostek rejestrowych lokali oraz pozycji kartoteki budynków i kartoteki lokali, związanych z poszczególnymi osobami, jednostkami organizacyjnymi lub organami. Nie jest przeznaczony do dokonywania wpisu w księdze wieczystej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="34D88481" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB7F489" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="282CEF95" w14:textId="2219CD7F" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEFE95D" w14:textId="52ED5701" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wypełnienie tej pozycji jest obowiązkowe tylko w przypadku wyboru wypisów z pozycji nr 8, przy których jest zamieszczony 14. przypis nr 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="0D0186F2" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71601C08" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F205093" w14:textId="762FA158" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BFE002" w14:textId="1C4DA0F6" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Należy podać nazwę aktu prawnego, oznaczenie publikatora tego aktu oraz oznaczenie jednostki redakcyjnej tego aktu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="2F7BB6EC" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA299B4" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EEF532E" w14:textId="6924B7BC" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E56B573" w14:textId="40A9943E" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Należy wskazać okoliczności faktyczne będące przesłankami zastosowania ww. przepisu prawa materialnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="36C43A9B" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382553C7" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B0BBD2E" w14:textId="44A8EC69" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6556EA" w14:textId="1F82427A" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Podpis własnoręczny; w przypadku składania wniosku w postaci elektronicznej: kwalifikowany podpis elektroniczny, podpis osobisty albo podpis zaufany; w przypadku składania wniosku za pomocą systemu teleinformatycznego, o którym mowa w przepisach wydanych na podstawie art. 40 ust. 8 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne, identyfikator umożliwiający weryfikację wnioskodawcy w tym systemie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="45705963" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21091FDB" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7617DC56" w14:textId="633CFCFD" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6CCFE6" w14:textId="35C2585E" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialNarrow-Italic" w:hAnsi="Arial" w:cs="ArialNarrow-Italic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Informacja nieobowiązkowa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6B72" w:rsidRPr="0043105B" w14:paraId="580B93C6" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10770" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17920662" w14:textId="77777777" w:rsidR="004B6B72" w:rsidRPr="0043105B" w:rsidRDefault="004B6B72" w:rsidP="004B6B72">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043105B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Wyjaśnienia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020598" w:rsidRPr="0043105B" w14:paraId="24431550" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F30F948" w14:textId="77777777" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24D81DA5" w14:textId="70B296D2" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F5F84B" w14:textId="4F6F7B2A" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>W formularzu można nie uwzględniać oznaczeń kolorystycznych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020598" w:rsidRPr="0043105B" w14:paraId="58BE32B9" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C955D27" w14:textId="77777777" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="492378C2" w14:textId="387804A9" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DC9147" w14:textId="10F97628" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Pola formularza można rozszerzać w zależności od potrzeb. Do formularza papierowego można dołączyć załączniki zawierające informacje, których nie można było zamieścić w formularzu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020598" w:rsidRPr="0043105B" w14:paraId="3B237703" w14:textId="77777777" w:rsidTr="006B312F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ACCCA2" w14:textId="77777777" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67332C21" w14:textId="3F738317" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10321" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3130E08E" w14:textId="32B37B33" w:rsidR="00020598" w:rsidRPr="0043105B" w:rsidRDefault="00020598" w:rsidP="00020598">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="170" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Szczegółowy zakres informacji, które są treścią wypisów z operatu ewidencyjnego oraz wyrysu z mapy ewidencyjnej określają przepisy wydane na podstawie art. 26 ust. 2 ustawy z dnia 17 maja 1989 r. - Prawo geodezyjne i kartograficzne.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00FB99C9" w14:textId="77777777" w:rsidR="00785472" w:rsidRDefault="00785472">
+    <w:p w14:paraId="5A99763F" w14:textId="77777777" w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidRDefault="00470FE6">
       <w:pPr>
+        <w:pStyle w:val="Standard"/>
         <w:rPr>
-          <w:vanish/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...3071 lines deleted...]
-    <w:sectPr w:rsidR="003C5E4C">
+    <w:sectPr w:rsidR="00470FE6" w:rsidRPr="0043105B" w:rsidSect="004C50BE">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="397" w:right="567" w:bottom="397" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AFA934C" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
+    <w:p w14:paraId="19497F35" w14:textId="77777777" w:rsidR="00CB1EC3" w:rsidRDefault="00CB1EC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AB98DDA" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
+    <w:p w14:paraId="5FC8CA7E" w14:textId="77777777" w:rsidR="00CB1EC3" w:rsidRDefault="00CB1EC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial, 'Arial Narrow'">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0602040502020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialNarrow-Italic">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417A52E5" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
+    <w:p w14:paraId="5C08E75A" w14:textId="77777777" w:rsidR="00CB1EC3" w:rsidRDefault="00CB1EC3">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F4CBAEA" w14:textId="77777777" w:rsidR="00850667" w:rsidRDefault="00850667">
+    <w:p w14:paraId="0EC1EB1F" w14:textId="77777777" w:rsidR="00CB1EC3" w:rsidRDefault="00CB1EC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wlPDH68R8Loo2PEce6nAsLbDDB0w93JEMZB4RakYTIcG/4E5ZGzc938jZklMY/tbvQjMRJY8AincbC5w0TRI/A==" w:salt="x33T5m9/px8Jn2yNCEW2PQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C5E4C"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D17889"/>
+    <w:rsidRoot w:val="00470FE6"/>
+    <w:rsid w:val="00020598"/>
+    <w:rsid w:val="0004141C"/>
+    <w:rsid w:val="000A0594"/>
+    <w:rsid w:val="000A6205"/>
+    <w:rsid w:val="00154674"/>
+    <w:rsid w:val="00173349"/>
+    <w:rsid w:val="00260009"/>
+    <w:rsid w:val="00263E73"/>
+    <w:rsid w:val="00334356"/>
+    <w:rsid w:val="003674E3"/>
+    <w:rsid w:val="00383CBA"/>
+    <w:rsid w:val="003A4864"/>
+    <w:rsid w:val="003B7A3A"/>
+    <w:rsid w:val="003F05C4"/>
+    <w:rsid w:val="003F27EB"/>
+    <w:rsid w:val="004110CA"/>
+    <w:rsid w:val="0043105B"/>
+    <w:rsid w:val="00467144"/>
+    <w:rsid w:val="00470FE6"/>
+    <w:rsid w:val="004B6B72"/>
+    <w:rsid w:val="004C50BE"/>
+    <w:rsid w:val="004D03C4"/>
+    <w:rsid w:val="004D2FCD"/>
+    <w:rsid w:val="005407B3"/>
+    <w:rsid w:val="00564295"/>
+    <w:rsid w:val="005E6862"/>
+    <w:rsid w:val="00632CE8"/>
+    <w:rsid w:val="0064693D"/>
+    <w:rsid w:val="00670AE4"/>
+    <w:rsid w:val="006B312F"/>
+    <w:rsid w:val="006D2447"/>
+    <w:rsid w:val="006D38EE"/>
+    <w:rsid w:val="006D699D"/>
+    <w:rsid w:val="006D7BCF"/>
+    <w:rsid w:val="006F71ED"/>
+    <w:rsid w:val="00732808"/>
+    <w:rsid w:val="007774DF"/>
+    <w:rsid w:val="008437FA"/>
+    <w:rsid w:val="008B0EDD"/>
+    <w:rsid w:val="009075F4"/>
+    <w:rsid w:val="0098091C"/>
+    <w:rsid w:val="0099549E"/>
+    <w:rsid w:val="00997864"/>
+    <w:rsid w:val="00A00C6F"/>
+    <w:rsid w:val="00A1026D"/>
+    <w:rsid w:val="00A53E16"/>
+    <w:rsid w:val="00AA6EA4"/>
+    <w:rsid w:val="00B677E2"/>
+    <w:rsid w:val="00BD5682"/>
+    <w:rsid w:val="00C24845"/>
+    <w:rsid w:val="00C603D3"/>
+    <w:rsid w:val="00CB1EC3"/>
+    <w:rsid w:val="00D65F2D"/>
+    <w:rsid w:val="00DA2BC5"/>
+    <w:rsid w:val="00DB3350"/>
+    <w:rsid w:val="00DC3305"/>
+    <w:rsid w:val="00E67F3C"/>
+    <w:rsid w:val="00E943C7"/>
+    <w:rsid w:val="00F259C1"/>
+    <w:rsid w:val="00F4494E"/>
+    <w:rsid w:val="00F84748"/>
+    <w:rsid w:val="00F907B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="69260E32"/>
-  <w15:docId w15:val="{0EFA9A8B-A900-4287-AC99-521151C14140}"/>
+  <w14:docId w14:val="3BD56E1E"/>
+  <w15:docId w15:val="{72159FFE-D325-437A-89F7-ED7B3C10C2E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -10052,108 +9747,79 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
@@ -10184,242 +9850,331 @@
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial, 'Arial Narrow'" w:eastAsia="Arial, 'Arial Narrow'" w:hAnsi="Arial, 'Arial Narrow'" w:cs="Arial, 'Arial Narrow'"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...2 lines deleted...]
-    <w:next w:val="Textbody"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
+    <w:name w:val="Numbering Symbols"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F84748"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Lucida Sans"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Numbering Symbols"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B107A4"/>
+    <w:rsid w:val="00F84748"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA2BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA2BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7A3A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4864"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4864"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A4864"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A4864"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A4864"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10437,65 +10192,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10516,86 +10271,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB735B1-991B-4EEC-8135-555E0D70DAA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1463</Words>
-  <Characters>8780</Characters>
+  <Words>1343</Words>
+  <Characters>8063</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>20</Paragraphs>
+  <DocSecurity>12</DocSecurity>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Urzad Miasta</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>UMSTW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10223</CharactersWithSpaces>
+  <CharactersWithSpaces>9388</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lis Tomasz (BG)</dc:creator>
+  <dc:creator>Lis Tomasz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>