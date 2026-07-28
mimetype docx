--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -7,1558 +7,1521 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F9F357B" w14:textId="77777777" w:rsidR="002275E9" w:rsidRDefault="002275E9" w:rsidP="002275E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="003F43F0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[!] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instrukcja wypełniania</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D394E9" w14:textId="77777777" w:rsidR="002275E9" w:rsidRDefault="002275E9" w:rsidP="002275E9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
-        <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:after="480"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264E3C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wypełnij WIELKIMI LITERAMI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w alfabecie łacińskim</w:t>
       </w:r>
       <w:r w:rsidRPr="00264E3C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550497C5" w14:textId="77777777" w:rsidR="002275E9" w:rsidRPr="00141B8E" w:rsidRDefault="002275E9" w:rsidP="002275E9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
-        <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:after="480"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264E3C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W polach wyboru zaznacz właściwą opcję – postaw krzyżyk w kratce</w:t>
       </w:r>
       <w:r w:rsidRPr="00141B8E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A90D607" w14:textId="77777777" w:rsidR="00A15530" w:rsidRPr="00866BDD" w:rsidRDefault="00A15530" w:rsidP="00F904E5">
+    <w:p w14:paraId="7A90D607" w14:textId="2FD12FA0" w:rsidR="00A15530" w:rsidRPr="00EF01AC" w:rsidRDefault="00A15530" w:rsidP="00043E85">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
-        <w:ind w:left="5812"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="8222" w:hanging="3260"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF01AC" w:rsidRPr="00EF01AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E548327" w14:textId="7D3A9496" w:rsidR="00A15530" w:rsidRPr="00EF01AC" w:rsidRDefault="00A15530" w:rsidP="007E3314">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="4961"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF01AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kierownik Urzędu Stanu Cywilnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF01AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>m.st. Warszawy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E4C113" w14:textId="4EF0D428" w:rsidR="00D8122D" w:rsidRDefault="002F765D" w:rsidP="00640719">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF01AC">
+        <w:t>W</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="006D2634" w:rsidRPr="00EF01AC">
+        <w:t>niosek</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8122D" w:rsidRPr="00EF01AC">
+        <w:t xml:space="preserve"> o wydanie </w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="00EF01AC">
+        <w:t>zaświadczenia do zawarcia związku małżeńskiego</w:t>
+      </w:r>
+      <w:r w:rsidR="003119B3" w:rsidRPr="00EF01AC">
+        <w:t xml:space="preserve"> za granicą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35787A34" w14:textId="5E841D74" w:rsidR="00D6353B" w:rsidRDefault="00D6353B" w:rsidP="00D6353B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Imię i nazwisko: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A055F36" w14:textId="3A0376B9" w:rsidR="00D6353B" w:rsidRDefault="00D6353B" w:rsidP="00D6353B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6353B">
+        <w:t>Adres zamieszkania:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC1679D" w14:textId="220E5668" w:rsidR="00CE2088" w:rsidRPr="00CE2088" w:rsidRDefault="00CE2088" w:rsidP="001C71FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2088">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[!] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2088">
+        <w:t>Adres do korespondencji wpisz tylko jeśli jest inny niż adres zamieszkania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22909540" w14:textId="5ACDE548" w:rsidR="00D6353B" w:rsidRDefault="00D6353B" w:rsidP="00D6353B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C71FB">
+        <w:t xml:space="preserve">Adres do </w:t>
+      </w:r>
+      <w:r w:rsidR="001C71FB" w:rsidRPr="001C71FB">
+        <w:t>korespondencji:</w:t>
+      </w:r>
+      <w:r w:rsidR="001C71FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C71FB">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387114DE" w14:textId="76D4085D" w:rsidR="00A05A9D" w:rsidRPr="00A05A9D" w:rsidRDefault="00A05A9D" w:rsidP="00415113">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>elefon kontaktowy, adres e-mail</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Ref195707728"/>
+      <w:r w:rsidRPr="00A05A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A05A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216FBD30" w14:textId="77777777" w:rsidR="00A15530" w:rsidRPr="00866BDD" w:rsidRDefault="00A15530" w:rsidP="00DA22A6">
-[...247 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="082437CB" w14:textId="77777777" w:rsidR="00814923" w:rsidRDefault="005F04FC" w:rsidP="001D2C83">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4F07">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek2Znak"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002666D9" w:rsidRPr="003A4F07">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek2Znak"/>
+        </w:rPr>
+        <w:t>roszę</w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003A4F07">
+        <w:rPr>
+          <w:rStyle w:val="Nagwek2Znak"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wydanie zaświadczenia do zawarcia związku małżeńskiego za granicą</w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="004065E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-        <w:t>m.st. Warszawy</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00814923">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E4C113" w14:textId="3F255735" w:rsidR="00D8122D" w:rsidRPr="00365342" w:rsidRDefault="002F765D" w:rsidP="008D57A3">
-[...54 lines deleted...]
-    <w:p w14:paraId="7C6FD723" w14:textId="281DBA65" w:rsidR="003C78F9" w:rsidRDefault="005F04FC" w:rsidP="001D2C83">
+    <w:p w14:paraId="7C6FD723" w14:textId="01E98B79" w:rsidR="003C78F9" w:rsidRDefault="003C78F9" w:rsidP="001D2C83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> o wydanie zaświadczenia do zawarcia związku małżeńskiego za granicą z </w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Panią"/>
           <w:tag w:val="Panią"/>
           <w:id w:val="981967719"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002275E9">
+          <w:r w:rsidR="004065E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Panią</w:t>
       </w:r>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Panem"/>
           <w:tag w:val="Panem"/>
           <w:id w:val="-1875612746"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002275E9">
+          <w:r w:rsidR="004065E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Panem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42801">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A477D88" w14:textId="061494F3" w:rsidR="00B42801" w:rsidRPr="00814923" w:rsidRDefault="00814923" w:rsidP="00814923">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814923">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imię i nazwisko osoby: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699D428A" w14:textId="4FD1451B" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="00814923" w:rsidP="00F05751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ta osoba</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42801">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ma</w:t>
+      </w:r>
       <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>Panem</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obywatelstwo</w:t>
       </w:r>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42801">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A477D88" w14:textId="3340560A" w:rsidR="00B42801" w:rsidRPr="001D2C83" w:rsidRDefault="00B42801" w:rsidP="001D2C83">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="510E8678" w14:textId="77777777" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="003C78F9" w:rsidP="003A4F07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C78F9">
+        <w:t>Do wniosku załączam:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699D428A" w14:textId="7029BBBE" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="00B42801" w:rsidP="001D2C83">
-[...74 lines deleted...]
-    <w:p w14:paraId="3549775F" w14:textId="7B174B92" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="003C78F9" w:rsidP="00F904E5">
+    <w:p w14:paraId="3549775F" w14:textId="71C1724A" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="00515948" w:rsidP="00335F2D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5670"/>
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C78F9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>zapewnienie złożone</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apewnienie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o braku przeszkód do zawarcia małż</w:t>
+      </w:r>
+      <w:r w:rsidR="00335F2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eństwa</w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> złożone</w:t>
       </w:r>
       <w:r w:rsidR="00513540">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B51918">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00513540" w:rsidRPr="00F904E5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidR="00B42801">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E753FD1" w14:textId="47BB123B" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="003C78F9" w:rsidP="001D2C83">
+    <w:p w14:paraId="5E753FD1" w14:textId="0B0FFFC7" w:rsidR="003C78F9" w:rsidRPr="003C78F9" w:rsidRDefault="00335F2D" w:rsidP="00C7360B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...50 lines deleted...]
-        <w:spacing w:after="360" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:after="480"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F09">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>okument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, który</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F09">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potwierdza stan cywilny </w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>narzeczonej</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4A64">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub </w:t>
+      </w:r>
+      <w:r w:rsidR="003C78F9" w:rsidRPr="003C78F9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>narzeczonego</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A26">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4766E65E" w14:textId="77777777" w:rsidR="00F713A4" w:rsidRPr="004F1CF5" w:rsidRDefault="00F713A4" w:rsidP="007D0D0A">
+    <w:p w14:paraId="4766E65E" w14:textId="63722829" w:rsidR="00F713A4" w:rsidRPr="004F1CF5" w:rsidRDefault="00F713A4" w:rsidP="005A492D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="156"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1CF5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC1D8F" w14:textId="4019F06F" w:rsidR="00F713A4" w:rsidRDefault="00F713A4" w:rsidP="008D57A3">
+    <w:p w14:paraId="6A75279A" w14:textId="77777777" w:rsidR="00F05751" w:rsidRDefault="00F713A4" w:rsidP="00544D2F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="156"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="5812"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1CF5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[podpis wnioskodawcy]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230B5FC1" w14:textId="77777777" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="00D035AA">
+    <w:p w14:paraId="64E735A4" w14:textId="1DDE0BBE" w:rsidR="00F05751" w:rsidRPr="00F05751" w:rsidRDefault="00F05751" w:rsidP="00F05751">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5812" w:hanging="5812"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05751">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Opłata skarbowa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085317C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>38 zł – opłata za wydanie zaświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E85C8A" w14:textId="29EA015F" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="007C300A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1CF5">
         <w:lastRenderedPageBreak/>
-        <w:t>Opłata skarbowa</w:t>
+        <w:t>Oświadczenie o</w:t>
+      </w:r>
+      <w:r w:rsidR="0008590E">
+        <w:t xml:space="preserve"> zgodzie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:t>na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06654369" w14:textId="6EC21516" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="00F713A4" w:rsidP="001D2C83">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="34331970" w14:textId="303476AF" w:rsidR="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="007D0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę na przetwarzanie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83032">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez Prezydenta m.st. Warszawy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83032">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moich danych osobowych: numeru telefonu i adresu e-mail, aby</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A709F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rząd </w:t>
+      </w:r>
+      <w:r w:rsidR="005A709F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m.st. Warszawy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mógł przekazać mi istotne informacje o prowadzonym postępowaniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C01D0B6" w14:textId="695C068F" w:rsidR="009612DC" w:rsidRPr="004F1CF5" w:rsidRDefault="009612DC" w:rsidP="007D0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009612DC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...40 lines deleted...]
-        <w:t>.</w:t>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009612DC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E85C8A" w14:textId="77777777" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="007C300A">
-[...51 lines deleted...]
-    <w:p w14:paraId="2763A88B" w14:textId="77777777" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="004F1CF5">
+    <w:p w14:paraId="2763A88B" w14:textId="77777777" w:rsidR="004F1CF5" w:rsidRPr="004F1CF5" w:rsidRDefault="004F1CF5" w:rsidP="003A4F07">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="156"/>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1CF5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBE386C" w14:textId="5EE702A1" w:rsidR="005C4737" w:rsidRPr="00B42801" w:rsidRDefault="004F1CF5" w:rsidP="008D57A3">
+    <w:p w14:paraId="10487BC9" w14:textId="10937291" w:rsidR="0085317C" w:rsidRPr="003A4F07" w:rsidRDefault="004F1CF5" w:rsidP="00F05751">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="156"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="5812"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1CF5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[podpis wnioskodawcy]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005C4737" w:rsidRPr="00B42801" w:rsidSect="006D7DD7">
+    <w:sectPr w:rsidR="0085317C" w:rsidRPr="003A4F07" w:rsidSect="007B4017">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D682568" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2" w:rsidP="00096465">
+    <w:p w14:paraId="279EF6BF" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111" w:rsidP="00096465">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A107B6" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2" w:rsidP="00096465">
+    <w:p w14:paraId="1F03065A" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111" w:rsidP="00096465">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="484F0953" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2"/>
+    <w:p w14:paraId="69A66010" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="-241572917"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="3DA88649" w14:textId="59846B14" w:rsidR="00E75B44" w:rsidRPr="006D7DD7" w:rsidRDefault="006D7DD7" w:rsidP="006D7DD7">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB5F24">
+            <w:r w:rsidR="0008590E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB5F24">
+            <w:r w:rsidR="0008590E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7DD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4AC7B1D0" w14:textId="18BB8CEA" w:rsidR="006D7DD7" w:rsidRPr="006D7DD7" w:rsidRDefault="006D7DD7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AC7B1D0" w14:textId="451F4265" w:rsidR="006D7DD7" w:rsidRPr="006D7DD7" w:rsidRDefault="006D7DD7">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Wersja </w:t>
     </w:r>
-    <w:r w:rsidR="00A7402B">
+    <w:r w:rsidR="006C009C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1.0</w:t>
+      <w:t>2.0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> z </w:t>
     </w:r>
-    <w:r w:rsidR="003D7EE9">
+    <w:r w:rsidR="007B4017">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>22.04</w:t>
+    </w:r>
+    <w:r w:rsidR="000D2713">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.02.2024 r.</w:t>
+      <w:t xml:space="preserve"> r.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F88113C" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2" w:rsidP="00096465">
+    <w:p w14:paraId="222D1725" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111" w:rsidP="00F83032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D0CDD8" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2" w:rsidP="00096465">
+    <w:p w14:paraId="6F581EAE" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111" w:rsidP="00096465">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7AF7E2B0" w14:textId="77777777" w:rsidR="00A63BC2" w:rsidRDefault="00A63BC2"/>
+    <w:p w14:paraId="1DB33482" w14:textId="77777777" w:rsidR="00280111" w:rsidRDefault="00280111"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4BA79AA6" w14:textId="77777777" w:rsidR="00A15530" w:rsidRPr="00F904E5" w:rsidRDefault="00A15530" w:rsidP="00F904E5">
+    <w:p w14:paraId="306AD7E8" w14:textId="50646B0F" w:rsidR="00A05A9D" w:rsidRPr="00866BDD" w:rsidRDefault="00A05A9D" w:rsidP="00A05A9D">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003A4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003A4A64">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F904E5">
-        <w:t>Dane nieobowiązkowe – numer telefonu i adres e-mail podajesz dobrowolne, musisz przy tym wyrazić zgodę na jego przetwarzanie (patrz oświadczenie na następnej stronie). Dane te ułatwią nam kontakt, gdy będziemy rozpatrywali wniosek i załatwiali sprawę.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dane nieobowiązkowe – numer telefonu i adres e-mail podajesz dobrowolnie, musisz przy tym wyrazić zgodę na ich przetwarzanie (patrz oświadczenie na </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>następnej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stronie). Dane te u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>łatwi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ą nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontakt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, gdy będziemy rozpatrywali wniosek i załatwiali sprawę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="164C331E" w14:textId="02C31701" w:rsidR="004F1CF5" w:rsidRPr="003A4A64" w:rsidRDefault="004F1CF5" w:rsidP="00F904E5">
+    <w:p w14:paraId="1C0D0C2B" w14:textId="02027E50" w:rsidR="009612DC" w:rsidRDefault="009612DC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A4A64">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003A4A64">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F904E5">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00134F91">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0192783A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D60AF742"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1605,50 +1568,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025D4E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1A65492"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A57402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D767B68"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1690,51 +1766,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BC2118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA3E5450"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1776,66 +1852,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DD67543"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D8EECD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="370"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FDB7E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622EF952"/>
     <w:lvl w:ilvl="0" w:tplc="16E487A6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1903,51 +1979,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D54C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B4002B6"/>
     <w:lvl w:ilvl="0" w:tplc="953A5F10">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="797"/>
         </w:tabs>
         <w:ind w:left="797" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2043,51 +2119,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5477"/>
         </w:tabs>
         <w:ind w:left="5477" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6197"/>
         </w:tabs>
         <w:ind w:left="6197" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1415230E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCBE8A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2192,51 +2268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379B7612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72B02974"/>
     <w:lvl w:ilvl="0" w:tplc="A53A12B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2304,51 +2380,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A1034AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5544A97A"/>
     <w:lvl w:ilvl="0" w:tplc="0612471C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="811"/>
         </w:tabs>
         <w:ind w:left="811" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2520,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5491"/>
         </w:tabs>
         <w:ind w:left="5491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6211"/>
         </w:tabs>
         <w:ind w:left="6211" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC559CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BF47B24"/>
     <w:lvl w:ilvl="0" w:tplc="7E200A0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2660,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4371115F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25383066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2733,51 +2809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4E7B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90E41AC8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -2846,504 +2922,693 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC57CCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F73E9EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="7AD0044A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3E72E81C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15862CC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D6E751A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F154B2B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B2CCFAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="050028E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C724BA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ED127FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F01679F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2506AD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="346"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2A7616"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0A22F8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="351"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1213998071">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1495024634">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="515778562">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="145364414">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1734889231">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="626549665">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="437796647">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1566332693">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="9" w16cid:durableId="544028018">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10" w16cid:durableId="1004894172">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="481504133">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="300036170">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1441951110">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="14" w16cid:durableId="768544130">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...20 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="15" w16cid:durableId="1267619482">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="16" w16cid:durableId="254090845">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B4667E"/>
     <w:rsid w:val="00000278"/>
     <w:rsid w:val="00001341"/>
     <w:rsid w:val="00003AD1"/>
     <w:rsid w:val="00040BA9"/>
     <w:rsid w:val="00041055"/>
+    <w:rsid w:val="00043E85"/>
+    <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="0005640C"/>
+    <w:rsid w:val="00083082"/>
     <w:rsid w:val="00084F53"/>
+    <w:rsid w:val="0008590E"/>
     <w:rsid w:val="00096465"/>
     <w:rsid w:val="00097E3F"/>
     <w:rsid w:val="000A074E"/>
+    <w:rsid w:val="000A3238"/>
     <w:rsid w:val="000C05DF"/>
     <w:rsid w:val="000C0A5C"/>
     <w:rsid w:val="000C20DF"/>
+    <w:rsid w:val="000D2713"/>
     <w:rsid w:val="000D2DB4"/>
     <w:rsid w:val="000E1EE4"/>
+    <w:rsid w:val="000E5F89"/>
     <w:rsid w:val="000F074F"/>
     <w:rsid w:val="000F3123"/>
     <w:rsid w:val="000F6EE0"/>
     <w:rsid w:val="00110706"/>
     <w:rsid w:val="001159EB"/>
     <w:rsid w:val="001307C6"/>
+    <w:rsid w:val="001357DB"/>
+    <w:rsid w:val="00136210"/>
     <w:rsid w:val="00141B8E"/>
     <w:rsid w:val="00153F4C"/>
     <w:rsid w:val="0016567C"/>
+    <w:rsid w:val="00166328"/>
     <w:rsid w:val="001831FC"/>
     <w:rsid w:val="00193182"/>
     <w:rsid w:val="00197537"/>
     <w:rsid w:val="001A3E62"/>
     <w:rsid w:val="001A6E42"/>
+    <w:rsid w:val="001C71FB"/>
     <w:rsid w:val="001D0427"/>
     <w:rsid w:val="001D2C83"/>
     <w:rsid w:val="001D39D2"/>
     <w:rsid w:val="002275E9"/>
     <w:rsid w:val="002340B3"/>
     <w:rsid w:val="00235F47"/>
     <w:rsid w:val="00243176"/>
     <w:rsid w:val="00247FF5"/>
     <w:rsid w:val="00254ED9"/>
     <w:rsid w:val="002666D9"/>
+    <w:rsid w:val="00276443"/>
+    <w:rsid w:val="00280111"/>
     <w:rsid w:val="00291912"/>
     <w:rsid w:val="002A0690"/>
     <w:rsid w:val="002A0C94"/>
     <w:rsid w:val="002A11B4"/>
     <w:rsid w:val="002A477F"/>
     <w:rsid w:val="002B1314"/>
     <w:rsid w:val="002C24B2"/>
+    <w:rsid w:val="002C37AA"/>
     <w:rsid w:val="002D0CA8"/>
+    <w:rsid w:val="002D45B5"/>
+    <w:rsid w:val="002E2D32"/>
     <w:rsid w:val="002F765D"/>
     <w:rsid w:val="00303779"/>
     <w:rsid w:val="00304114"/>
     <w:rsid w:val="00310883"/>
     <w:rsid w:val="00310CC1"/>
     <w:rsid w:val="003119B3"/>
     <w:rsid w:val="00324EA6"/>
     <w:rsid w:val="00326A0E"/>
+    <w:rsid w:val="00335F2D"/>
+    <w:rsid w:val="003366CD"/>
     <w:rsid w:val="00345C96"/>
+    <w:rsid w:val="00360C24"/>
     <w:rsid w:val="00362C20"/>
     <w:rsid w:val="00364165"/>
     <w:rsid w:val="00365342"/>
     <w:rsid w:val="00367186"/>
     <w:rsid w:val="00380F5E"/>
     <w:rsid w:val="003A4A64"/>
+    <w:rsid w:val="003A4F07"/>
     <w:rsid w:val="003C5989"/>
     <w:rsid w:val="003C78F9"/>
     <w:rsid w:val="003D7EE9"/>
     <w:rsid w:val="003E4AB0"/>
     <w:rsid w:val="004060BD"/>
+    <w:rsid w:val="004065E7"/>
+    <w:rsid w:val="00415113"/>
     <w:rsid w:val="00416437"/>
     <w:rsid w:val="0042203E"/>
     <w:rsid w:val="00425079"/>
     <w:rsid w:val="00435315"/>
     <w:rsid w:val="004370F4"/>
     <w:rsid w:val="00443A9F"/>
     <w:rsid w:val="00446AE5"/>
     <w:rsid w:val="004479DE"/>
     <w:rsid w:val="004649C4"/>
     <w:rsid w:val="004656F7"/>
     <w:rsid w:val="00493CF3"/>
     <w:rsid w:val="004976BD"/>
     <w:rsid w:val="004A51E6"/>
     <w:rsid w:val="004A77CA"/>
+    <w:rsid w:val="004B0F09"/>
     <w:rsid w:val="004C7978"/>
+    <w:rsid w:val="004D7334"/>
     <w:rsid w:val="004F1CF5"/>
     <w:rsid w:val="004F29C1"/>
+    <w:rsid w:val="004F4525"/>
     <w:rsid w:val="00500D1E"/>
     <w:rsid w:val="005014CD"/>
     <w:rsid w:val="00513540"/>
+    <w:rsid w:val="00515948"/>
     <w:rsid w:val="00526C57"/>
+    <w:rsid w:val="00534C00"/>
+    <w:rsid w:val="00544D2F"/>
     <w:rsid w:val="00551B14"/>
     <w:rsid w:val="00554232"/>
+    <w:rsid w:val="005565A8"/>
     <w:rsid w:val="00560744"/>
     <w:rsid w:val="00562FB7"/>
     <w:rsid w:val="005A2213"/>
+    <w:rsid w:val="005A492D"/>
+    <w:rsid w:val="005A709F"/>
+    <w:rsid w:val="005B268B"/>
     <w:rsid w:val="005B2F1A"/>
     <w:rsid w:val="005C33F6"/>
     <w:rsid w:val="005C4737"/>
+    <w:rsid w:val="005E17F3"/>
     <w:rsid w:val="005E60C9"/>
     <w:rsid w:val="005F04FC"/>
     <w:rsid w:val="005F56BD"/>
     <w:rsid w:val="005F5A5D"/>
     <w:rsid w:val="00602AE8"/>
+    <w:rsid w:val="00605850"/>
     <w:rsid w:val="00614154"/>
     <w:rsid w:val="00633C3F"/>
+    <w:rsid w:val="00640719"/>
     <w:rsid w:val="00661177"/>
+    <w:rsid w:val="006767BB"/>
     <w:rsid w:val="00681CB3"/>
+    <w:rsid w:val="0068517D"/>
     <w:rsid w:val="006929BB"/>
     <w:rsid w:val="006A6CEC"/>
     <w:rsid w:val="006B52BE"/>
+    <w:rsid w:val="006C009C"/>
     <w:rsid w:val="006C2447"/>
     <w:rsid w:val="006D2634"/>
+    <w:rsid w:val="006D3201"/>
+    <w:rsid w:val="006D4E71"/>
     <w:rsid w:val="006D5BD4"/>
     <w:rsid w:val="006D7DD7"/>
     <w:rsid w:val="006E5DB6"/>
     <w:rsid w:val="006F2716"/>
+    <w:rsid w:val="0070792B"/>
     <w:rsid w:val="00714555"/>
     <w:rsid w:val="00727F91"/>
     <w:rsid w:val="00730666"/>
     <w:rsid w:val="007369B2"/>
+    <w:rsid w:val="00750690"/>
     <w:rsid w:val="00751173"/>
     <w:rsid w:val="00752A6A"/>
+    <w:rsid w:val="00757532"/>
+    <w:rsid w:val="00764979"/>
     <w:rsid w:val="00771316"/>
     <w:rsid w:val="0078400C"/>
     <w:rsid w:val="00785B69"/>
     <w:rsid w:val="007944CD"/>
     <w:rsid w:val="00796479"/>
     <w:rsid w:val="007A0027"/>
     <w:rsid w:val="007A11D6"/>
+    <w:rsid w:val="007A49AD"/>
     <w:rsid w:val="007A62C6"/>
+    <w:rsid w:val="007B4017"/>
     <w:rsid w:val="007B4C7D"/>
     <w:rsid w:val="007B739B"/>
+    <w:rsid w:val="007B7C34"/>
+    <w:rsid w:val="007B7DF8"/>
     <w:rsid w:val="007C300A"/>
+    <w:rsid w:val="007C32B4"/>
     <w:rsid w:val="007D0D0A"/>
     <w:rsid w:val="007D58BC"/>
     <w:rsid w:val="007D5A17"/>
+    <w:rsid w:val="007E3314"/>
+    <w:rsid w:val="007F05C2"/>
     <w:rsid w:val="0081463F"/>
+    <w:rsid w:val="00814923"/>
     <w:rsid w:val="00824FFE"/>
     <w:rsid w:val="0083731B"/>
     <w:rsid w:val="0084047B"/>
     <w:rsid w:val="00844D43"/>
+    <w:rsid w:val="0085317C"/>
+    <w:rsid w:val="00856021"/>
+    <w:rsid w:val="00861F9E"/>
+    <w:rsid w:val="00880C59"/>
     <w:rsid w:val="00880F47"/>
+    <w:rsid w:val="0088120D"/>
+    <w:rsid w:val="00884109"/>
     <w:rsid w:val="00887276"/>
     <w:rsid w:val="00891A7C"/>
     <w:rsid w:val="008B19DF"/>
     <w:rsid w:val="008B1D1C"/>
     <w:rsid w:val="008B6685"/>
     <w:rsid w:val="008D57A3"/>
     <w:rsid w:val="008E37B2"/>
     <w:rsid w:val="00904FC1"/>
     <w:rsid w:val="0090701F"/>
     <w:rsid w:val="00917760"/>
     <w:rsid w:val="00920E47"/>
     <w:rsid w:val="00924B50"/>
     <w:rsid w:val="009258AD"/>
     <w:rsid w:val="00952A06"/>
+    <w:rsid w:val="009612DC"/>
     <w:rsid w:val="009734BF"/>
     <w:rsid w:val="0097375B"/>
     <w:rsid w:val="00976E3D"/>
     <w:rsid w:val="00980F3A"/>
     <w:rsid w:val="00990372"/>
     <w:rsid w:val="00994BAF"/>
     <w:rsid w:val="00997585"/>
     <w:rsid w:val="009B11B1"/>
     <w:rsid w:val="009C179B"/>
     <w:rsid w:val="009D5D32"/>
     <w:rsid w:val="009E4DB9"/>
     <w:rsid w:val="009F718A"/>
     <w:rsid w:val="00A00E48"/>
+    <w:rsid w:val="00A05A9D"/>
     <w:rsid w:val="00A12D3F"/>
     <w:rsid w:val="00A15530"/>
     <w:rsid w:val="00A31704"/>
     <w:rsid w:val="00A34A5C"/>
     <w:rsid w:val="00A4075B"/>
+    <w:rsid w:val="00A44447"/>
     <w:rsid w:val="00A63BC2"/>
+    <w:rsid w:val="00A67A7B"/>
     <w:rsid w:val="00A7402B"/>
+    <w:rsid w:val="00A91492"/>
     <w:rsid w:val="00A91604"/>
     <w:rsid w:val="00AA49CF"/>
     <w:rsid w:val="00AA516C"/>
     <w:rsid w:val="00AA656D"/>
+    <w:rsid w:val="00AC062E"/>
     <w:rsid w:val="00AC6A72"/>
     <w:rsid w:val="00AD6814"/>
     <w:rsid w:val="00AE31F1"/>
     <w:rsid w:val="00AF0616"/>
     <w:rsid w:val="00B01129"/>
     <w:rsid w:val="00B012EB"/>
     <w:rsid w:val="00B03A70"/>
     <w:rsid w:val="00B103AD"/>
     <w:rsid w:val="00B11215"/>
     <w:rsid w:val="00B2703D"/>
     <w:rsid w:val="00B2718B"/>
     <w:rsid w:val="00B31210"/>
     <w:rsid w:val="00B375AC"/>
     <w:rsid w:val="00B41EA7"/>
     <w:rsid w:val="00B42801"/>
     <w:rsid w:val="00B4667E"/>
     <w:rsid w:val="00B51918"/>
     <w:rsid w:val="00B52442"/>
     <w:rsid w:val="00B53FAF"/>
     <w:rsid w:val="00B60F9E"/>
     <w:rsid w:val="00B7163A"/>
     <w:rsid w:val="00B73CD2"/>
     <w:rsid w:val="00B762FE"/>
     <w:rsid w:val="00B7769E"/>
     <w:rsid w:val="00B82000"/>
     <w:rsid w:val="00B8720C"/>
     <w:rsid w:val="00B97569"/>
     <w:rsid w:val="00BB163E"/>
     <w:rsid w:val="00BB4A48"/>
+    <w:rsid w:val="00BC059F"/>
     <w:rsid w:val="00BE474D"/>
     <w:rsid w:val="00BF0B38"/>
     <w:rsid w:val="00C14CA7"/>
+    <w:rsid w:val="00C16CC2"/>
     <w:rsid w:val="00C330B8"/>
+    <w:rsid w:val="00C41B28"/>
     <w:rsid w:val="00C420B2"/>
     <w:rsid w:val="00C5143C"/>
     <w:rsid w:val="00C56051"/>
     <w:rsid w:val="00C62428"/>
     <w:rsid w:val="00C62476"/>
+    <w:rsid w:val="00C7360B"/>
     <w:rsid w:val="00C73B75"/>
     <w:rsid w:val="00C91643"/>
     <w:rsid w:val="00CB18DC"/>
     <w:rsid w:val="00CB64A0"/>
     <w:rsid w:val="00CD1077"/>
     <w:rsid w:val="00CD1FA8"/>
+    <w:rsid w:val="00CD2231"/>
     <w:rsid w:val="00CD2B30"/>
     <w:rsid w:val="00CE1093"/>
+    <w:rsid w:val="00CE2088"/>
     <w:rsid w:val="00CE7EC5"/>
     <w:rsid w:val="00CF1F5B"/>
     <w:rsid w:val="00CF263E"/>
+    <w:rsid w:val="00D011ED"/>
     <w:rsid w:val="00D0303E"/>
     <w:rsid w:val="00D03233"/>
     <w:rsid w:val="00D035AA"/>
     <w:rsid w:val="00D2336D"/>
     <w:rsid w:val="00D31E2B"/>
     <w:rsid w:val="00D36157"/>
+    <w:rsid w:val="00D6353B"/>
     <w:rsid w:val="00D6579E"/>
     <w:rsid w:val="00D8122D"/>
+    <w:rsid w:val="00D82889"/>
     <w:rsid w:val="00D8329D"/>
     <w:rsid w:val="00DA22A6"/>
     <w:rsid w:val="00DA5DCF"/>
     <w:rsid w:val="00DB22C0"/>
+    <w:rsid w:val="00DB22E2"/>
+    <w:rsid w:val="00DB3DB6"/>
     <w:rsid w:val="00DB73CB"/>
+    <w:rsid w:val="00DC242F"/>
     <w:rsid w:val="00DC4175"/>
     <w:rsid w:val="00DE6F80"/>
+    <w:rsid w:val="00E12F00"/>
+    <w:rsid w:val="00E15107"/>
+    <w:rsid w:val="00E41A26"/>
     <w:rsid w:val="00E434C9"/>
     <w:rsid w:val="00E450DF"/>
+    <w:rsid w:val="00E4584A"/>
     <w:rsid w:val="00E62ACC"/>
+    <w:rsid w:val="00E73F23"/>
     <w:rsid w:val="00E75B44"/>
     <w:rsid w:val="00E85F94"/>
     <w:rsid w:val="00E90290"/>
+    <w:rsid w:val="00EA467B"/>
     <w:rsid w:val="00EA481F"/>
     <w:rsid w:val="00EB7D3A"/>
+    <w:rsid w:val="00ED1E3B"/>
     <w:rsid w:val="00EE5F51"/>
+    <w:rsid w:val="00EF01AC"/>
+    <w:rsid w:val="00EF1CD5"/>
     <w:rsid w:val="00F05067"/>
+    <w:rsid w:val="00F05751"/>
     <w:rsid w:val="00F108F8"/>
     <w:rsid w:val="00F251F1"/>
     <w:rsid w:val="00F31F36"/>
     <w:rsid w:val="00F408D1"/>
     <w:rsid w:val="00F4537D"/>
     <w:rsid w:val="00F70D3A"/>
     <w:rsid w:val="00F713A4"/>
+    <w:rsid w:val="00F718D0"/>
     <w:rsid w:val="00F71FFB"/>
+    <w:rsid w:val="00F72775"/>
     <w:rsid w:val="00F82483"/>
+    <w:rsid w:val="00F83032"/>
     <w:rsid w:val="00F84CA5"/>
     <w:rsid w:val="00F904E5"/>
+    <w:rsid w:val="00FA027A"/>
     <w:rsid w:val="00FB5F24"/>
+    <w:rsid w:val="00FC52A2"/>
     <w:rsid w:val="00FD72CF"/>
     <w:rsid w:val="00FE73F8"/>
     <w:rsid w:val="00FF7556"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="616CE10B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{040C31E6-857B-4A56-ACAD-BA82C41E9B38}"/>
+  <w15:docId w15:val="{7245822C-F52D-4E96-8E37-FF575009E4D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3632,104 +3897,109 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F713A4"/>
+    <w:rsid w:val="00F05751"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B52442"/>
+    <w:rsid w:val="00EF01AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+      <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E37B2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
@@ -3926,88 +4196,87 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B82000"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:qFormat/>
     <w:rsid w:val="003A4A64"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisudolnego"/>
     <w:rsid w:val="003A4A64"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00096465"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Odwoanieprzypisudolnego1">
     <w:name w:val="Odwołanie przypisu dolnego1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00096465"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Przypis">
     <w:name w:val="Przypis"/>
     <w:basedOn w:val="Tekstprzypisudolnego"/>
     <w:link w:val="PrzypisZnak"/>
     <w:qFormat/>
     <w:rsid w:val="0078400C"/>
     <w:pPr>
-      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PrzypisZnak">
     <w:name w:val="Przypis Znak"/>
     <w:basedOn w:val="TekstprzypisudolnegoZnak"/>
     <w:link w:val="Przypis"/>
     <w:rsid w:val="0078400C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB18DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
@@ -4034,51 +4303,51 @@
     <w:rsid w:val="00CB18DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB18DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B52442"/>
+    <w:rsid w:val="00EF01AC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E37B2"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
@@ -4135,51 +4404,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97569"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B97569"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="223835311">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="223835312">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4235,50 +4504,52 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="223835318">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -4520,86 +4791,79 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b69c3e87d917d4e99f3aaa879d6364cb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="22" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="363eb2609b13bb11c21a68438c565223">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5745b19989a7ba9c90fb41d9d8bdfe78" ns2:_="" ns3:_="">
     <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4638,50 +4902,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4783,153 +5057,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B02CB79-4A08-4DFC-B10E-11720DD1872B}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AFA6A26-1C05-4128-BFFC-7D6AC70B0B84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8BFA64A-128D-4EB9-B832-59081683F0C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98EB5137-B4A2-4D2D-9F9B-488A35E67B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11709536-75CF-48B1-AA11-F56FD598C9E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC22342E-1A47-451F-AC99-7DEAE3A2F600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
     <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F0B3E8-26E0-4736-A733-ECFB45B04F52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B02CB79-4A08-4DFC-B10E-11720DD1872B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>147</Words>
-  <Characters>884</Characters>
+  <Words>182</Words>
+  <Characters>1092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Wniosek o wydanie odpisu aktu małżeństwa</vt:lpstr>
+      <vt:lpstr>Wniosek o wydanie zaświadczenia o zawarciu małżeństwa</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Urząd Miasta Stołecznego Warszawy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1029</CharactersWithSpaces>
+  <CharactersWithSpaces>1272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o wydanie odpisu aktu małżeństwa</dc:title>
+  <dc:title>Wniosek o wydanie zaświadczenia o zawarciu małżeństwa</dc:title>
   <dc:subject/>
   <dc:creator>mbaranska</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>