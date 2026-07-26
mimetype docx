--- v0 (2025-12-13)
+++ v1 (2026-07-26)
@@ -1,2116 +1,3597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00A1115D" w:rsidRPr="00C65624" w:rsidRDefault="00A1115D" w:rsidP="00860180">
+    <w:p w14:paraId="6E678DBF" w14:textId="0643B766" w:rsidR="002C0D34" w:rsidRDefault="001C77D9" w:rsidP="00356AD6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B1414">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[!] Instrukcja wypełniania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A5F" w14:textId="5CD18EFE" w:rsidR="001C77D9" w:rsidRPr="002C0D34" w:rsidRDefault="001C77D9" w:rsidP="002C0D34">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wypełnij WIELKIMI LITERAMI w alfabecie łacińskim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A60" w14:textId="094564B8" w:rsidR="00DE7530" w:rsidRPr="002C0D34" w:rsidRDefault="001C77D9" w:rsidP="002C0D34">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W polach wyboru zaznacz właściwą opcję – postaw krzyżyk w kratce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E45403" w14:textId="73AD8BD0" w:rsidR="008E51F9" w:rsidRPr="002C0D34" w:rsidRDefault="008E51F9" w:rsidP="002C0D34">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:ind w:right="-1418" w:firstLine="4950"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E51F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00694415" w:rsidRPr="002C0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BF6837" w14:textId="77777777" w:rsidR="000C0EEE" w:rsidRPr="006C77EA" w:rsidRDefault="000C0EEE" w:rsidP="002C0D34">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C77EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kierownik Urzędu Stanu Cywilnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C77EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>m.st. Warszawy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180DD688" w14:textId="77777777" w:rsidR="000C0EEE" w:rsidRDefault="000C0EEE" w:rsidP="002C0D34">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="240" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA761D">
+        <w:t xml:space="preserve">Wniosek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA761D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA761D">
+        <w:t xml:space="preserve">transkrypcję aktu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>małżeństwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C774527" w14:textId="5D936783" w:rsidR="00694415" w:rsidRPr="00DC5FB8" w:rsidRDefault="00694415" w:rsidP="00FE7F49">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FB8">
+        <w:t>Dane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A63" w14:textId="26AC3A39" w:rsidR="001C77D9" w:rsidRPr="00505B65" w:rsidRDefault="0066007E" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>imię i nazwisko wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E679DE" w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B" w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C77D9" w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E611332" w14:textId="77777777" w:rsidR="00DC5FB8" w:rsidRPr="00DC5FB8" w:rsidRDefault="00DC5FB8" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="425" w:right="-142" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>adres do korespondencji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A65" w14:textId="297252B3" w:rsidR="00013AB0" w:rsidRPr="00505B65" w:rsidRDefault="00505B65" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>telefon kontaktowy, adres e-mail</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Ref195707728"/>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0B7C97" w14:textId="77777777" w:rsidR="00F24A2C" w:rsidRPr="00ED2914" w:rsidRDefault="00F24A2C" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071583D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Numer PESEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wpisz, tylko jeśli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumenty chcesz otrzymać przez e-doręczenia na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skrzynkę </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e-Doręczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A67" w14:textId="0F3ABD8E" w:rsidR="001C77D9" w:rsidRPr="009E6CB3" w:rsidRDefault="009E6CB3" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00595D83" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umer </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PESEL wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E679DE" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C77D9" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A68" w14:textId="68D786A1" w:rsidR="001C77D9" w:rsidRDefault="001C77D9" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="23" w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imię i nazwisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00E679DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052707A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41217A9E" w14:textId="19D6E387" w:rsidR="00F17AED" w:rsidRPr="00050EC0" w:rsidRDefault="00F17AED" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="23" w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="0029626D" w:rsidRPr="00050EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6B4B" w:rsidRPr="00050EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6B4B" w:rsidRPr="00050EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>łżonek, wstępny, zstępny</w:t>
+      </w:r>
+      <w:r w:rsidR="001808BC" w:rsidRPr="00050EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, rodzeństwo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640B009F" w14:textId="77777777" w:rsidR="009E6CB3" w:rsidRPr="009E6CB3" w:rsidRDefault="009E6CB3" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9354"/>
+        </w:tabs>
+        <w:ind w:left="425" w:right="284" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adres do korespondencji: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D6E8A8" w14:textId="7C78414A" w:rsidR="009E6CB3" w:rsidRPr="009E6CB3" w:rsidRDefault="009E6CB3" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>telefon kontaktowy, adres e-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747CA72F" w14:textId="77777777" w:rsidR="009E6CB3" w:rsidRPr="00ED2914" w:rsidRDefault="009E6CB3" w:rsidP="009E6CB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071583D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Numer PESEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wpisz, tylko jeśli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumenty chcesz otrzymać przez e-doręczenia na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skrzynkę </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e-Doręczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A6A" w14:textId="6FD07662" w:rsidR="00013AB0" w:rsidRPr="009E6CB3" w:rsidRDefault="009E6CB3" w:rsidP="00050EC0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00595D83" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umer </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PESEL </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00E679DE" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052707A" w:rsidRPr="009E6CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A71" w14:textId="2B133D73" w:rsidR="00EA761D" w:rsidRPr="00FC4C85" w:rsidRDefault="00C4736D" w:rsidP="00050EC0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Potwierdzam, że j</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t xml:space="preserve">estem </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009B01F6">
+        <w:t>osobą uprawnioną</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t xml:space="preserve">wnioskowania o transkrypcję aktu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F2A">
+        <w:t xml:space="preserve">małżeństwa </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t>i występuję jako:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A73" w14:textId="41BCBB5F" w:rsidR="00EA761D" w:rsidRDefault="004C6EC0" w:rsidP="00CC246F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="osoba, której dotyczy akt"/>
+          <w:tag w:val="osoba, której dotyczy akt"/>
+          <w:id w:val="231734791"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C4502C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osob</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, której dotyczy akt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612CE4F0" w14:textId="77777777" w:rsidR="00B910F3" w:rsidRDefault="004C6EC0" w:rsidP="003F0B24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="osoba, która wykaże interes prawny"/>
+          <w:tag w:val="osoba, która wykaże interes prawny"/>
+          <w:id w:val="-1373149678"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C4502C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoba, która wykaże interes prawny</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41885" w:rsidRPr="00A41885">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574117A7" w14:textId="0DB190AA" w:rsidR="00997B18" w:rsidRPr="004E0A5F" w:rsidRDefault="00997B18" w:rsidP="006C1A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[!] Dane do aktu zostaną wpisane zgodnie z załączonym tłumaczeniem dokumentu zagranicznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2763CA1D" w14:textId="02DCBB7D" w:rsidR="00207863" w:rsidRDefault="00207863" w:rsidP="00207863">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dane z zagranicznego aktu stanu cywilnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B28177" w14:textId="25AE389D" w:rsidR="00C4502C" w:rsidRPr="001207CD" w:rsidRDefault="00992F20" w:rsidP="00C4502C">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="007B4D26">
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informuję</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4502C" w:rsidRPr="0005615D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, że ten akt nie został </w:t>
+      </w:r>
+      <w:r w:rsidR="00616641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transkrybowany w USC </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4502C" w:rsidRPr="0005615D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na terenie Rzeczypospolitej Polskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00077EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00A1115D" w:rsidRPr="00C65624" w:rsidRDefault="00A1115D" w:rsidP="008D5838">
+      <w:r w:rsidR="004D1D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521D925D" w14:textId="41DF5993" w:rsidR="00C4502C" w:rsidRDefault="00C4502C" w:rsidP="00050EC0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wiem o konieczności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pozostawi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oryginaln</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz oryginał</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jego tłumaczenia w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urzędowych dokumentach, tzw. aktach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbiorowych sporządzanego aktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCB0DBC" w14:textId="67A87979" w:rsidR="00671969" w:rsidRDefault="003E0C6C" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008F36FB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agraniczny akt stanu cywilnego został sporządzony w</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[wpisz </w:t>
+      </w:r>
+      <w:r w:rsidR="00201E52">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miejscowość</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i kraj</w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8B52E7" w14:textId="46F84CC0" w:rsidR="00671969" w:rsidRPr="00671969" w:rsidRDefault="00671969" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A4998F" w14:textId="493307CB" w:rsidR="00C147A5" w:rsidRPr="00841C14" w:rsidRDefault="00C147A5" w:rsidP="009D3292">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841C14">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dane męża:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30725D68" w14:textId="4C8A4C03" w:rsidR="001A6662" w:rsidRDefault="001A6662" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>imię lub imiona</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF273A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00896E42">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A77" w14:textId="7092F1EB" w:rsidR="00EA761D" w:rsidRPr="009D3292" w:rsidRDefault="00EA761D" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3292">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6662">
+        <w:t>(w dniu ślubu)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF273A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3292">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A79" w14:textId="0226EE18" w:rsidR="00EA761D" w:rsidRPr="009D3292" w:rsidRDefault="00A00E7C" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0025637E">
+        <w:t>bywatelstwo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF273A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3292">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A7A" w14:textId="1FC0AB63" w:rsidR="00EA761D" w:rsidRDefault="00EA761D" w:rsidP="003F0B24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2DAF">
+        <w:t>numer PESE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D27">
+        <w:t xml:space="preserve"> (jeśli był nadany)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E267A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E267A">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BEC07A" w14:textId="2637A215" w:rsidR="00C147A5" w:rsidRPr="00841C14" w:rsidRDefault="00C147A5" w:rsidP="000C3D11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841C14">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dane żony:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADDD19E" w14:textId="2EAE5EF6" w:rsidR="00C147A5" w:rsidRDefault="00C147A5" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">imię lub imiona: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51D606" w14:textId="727DC377" w:rsidR="00C147A5" w:rsidRDefault="00C147A5" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">nazwisko (w dniu ślubu): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6662">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6F0185" w14:textId="2FEC1247" w:rsidR="0000268D" w:rsidRDefault="0000268D" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">obywatelstwo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1A2E24" w14:textId="510B527E" w:rsidR="0000268D" w:rsidRPr="000C3D11" w:rsidRDefault="0000268D" w:rsidP="003F0B24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>numer PESEL</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D27">
+        <w:t xml:space="preserve"> (jeśli był nadany)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A7D" w14:textId="361A991B" w:rsidR="00EA761D" w:rsidRDefault="00CC7AA9" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12141">
+        <w:t xml:space="preserve">zawarcia małżeństwa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[wpisz </w:t>
+      </w:r>
+      <w:r w:rsidR="0088281A">
+        <w:t xml:space="preserve">miejscowość </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t>i kraj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BE539B" w14:textId="1D01D354" w:rsidR="00896E42" w:rsidRDefault="00896E42" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A7E" w14:textId="35707015" w:rsidR="00EA761D" w:rsidRPr="00CC7AA9" w:rsidRDefault="00CC7AA9" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12141">
+        <w:t xml:space="preserve">małżeństwa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[wpisz w formacie </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>miesiąc</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>rok</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A80" w14:textId="4B531D3E" w:rsidR="00EA761D" w:rsidRDefault="00044FC2" w:rsidP="007D21D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005615D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00886013" w:rsidRPr="0005615D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!] </w:t>
+      </w:r>
+      <w:r w:rsidR="00886013" w:rsidRPr="00464246">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dotyczy polskich obywateli</w:t>
+      </w:r>
+      <w:r w:rsidR="00886013">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proszę o zastosowanie polskich znaków diakrytycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B5D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00E14CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3D11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Tak"/>
+          <w:tag w:val="Tak"/>
+          <w:id w:val="-390261858"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00386503">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008E622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tak</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Nie"/>
+          <w:tag w:val="Nie"/>
+          <w:id w:val="429631112"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00386503">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008E622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A89" w14:textId="77777777" w:rsidR="00013AB0" w:rsidRPr="000849F3" w:rsidRDefault="00013AB0" w:rsidP="000849F3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000849F3">
+        <w:t>Do wniosku załączam:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8A" w14:textId="0F68CDC4" w:rsidR="00013AB0" w:rsidRDefault="00950737" w:rsidP="00950737">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E38BC2" w14:textId="65758072" w:rsidR="00950737" w:rsidRDefault="00950737" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD5295C" w14:textId="58A08111" w:rsidR="00671969" w:rsidRDefault="00671969" w:rsidP="00671969">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF65AEA" w14:textId="77777777" w:rsidR="00530AAA" w:rsidRDefault="00530AAA" w:rsidP="000849F3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004016B7">
+        <w:t>Oświadczamy, że po zawarciu małżeństwa nosimy nazwiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0A82D8" w14:textId="4A3D900C" w:rsidR="00530AAA" w:rsidRPr="00F63DD6" w:rsidRDefault="00530AAA" w:rsidP="00F63DD6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mąż</w:t>
+      </w:r>
+      <w:r w:rsidR="00707A7F" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63DD6" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314A8F62" w14:textId="0DFF93A2" w:rsidR="00530AAA" w:rsidRPr="00F63DD6" w:rsidRDefault="00530AAA" w:rsidP="00F63DD6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>żona</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5AAF" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63DD6" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146B6032" w14:textId="0DE9BF56" w:rsidR="00530AAA" w:rsidRPr="00F63DD6" w:rsidRDefault="00530AAA" w:rsidP="008D5AB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dziec</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11447" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63DD6" w:rsidRPr="00F63DD6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00801933">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0AA5F8EA" w14:textId="32F51BFB" w:rsidR="00315838" w:rsidRPr="003F0B24" w:rsidRDefault="003F0B24" w:rsidP="003F0B24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="5529"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E4A8ED" w14:textId="39563346" w:rsidR="00801933" w:rsidRPr="003F0B24" w:rsidRDefault="00801933" w:rsidP="007D21D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:ind w:firstLine="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0B24">
+        <w:t>podpis żony</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0B24" w:rsidRPr="003F0B24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0B24">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F0B24">
+        <w:t>podpis męża</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8C" w14:textId="3A2E5703" w:rsidR="00013AB0" w:rsidRPr="0005615D" w:rsidRDefault="00A74385" w:rsidP="000849F3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005615D">
+        <w:t xml:space="preserve">Dokumenty </w:t>
+      </w:r>
+      <w:r w:rsidR="00E761BB" w:rsidRPr="0005615D">
+        <w:t xml:space="preserve">odbiorę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005615D">
+        <w:t>w formie papierowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="0005615D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8D" w14:textId="161B1A1A" w:rsidR="00013AB0" w:rsidRPr="001207CD" w:rsidRDefault="004C6EC0" w:rsidP="0057674C">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
-        <w:spacing w:after="240"/>
-[...57 lines deleted...]
-      <w:r w:rsidR="00266EEB" w:rsidRPr="005459E0">
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="w siedzibie USC"/>
+          <w:id w:val="-628321614"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005D4AEA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99" w:rsidRPr="001207CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-    <w:p w:rsidR="00266EEB" w:rsidRDefault="003C6CF7" w:rsidP="00C87F03">
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve">w siedzibie USC m.st. Warszawy, w której </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74385">
+        <w:t>został złożony</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74385" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t>wniosek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8E" w14:textId="2797138B" w:rsidR="00013AB0" w:rsidRDefault="004C6EC0" w:rsidP="00997B18">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Pocztą"/>
+          <w:id w:val="550881781"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00201E52">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t>pocztą</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41776" w:rsidRPr="00F41776">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41776" w:rsidRPr="00F41776">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0057674C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41776" w:rsidRPr="0037721D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podaj dane adresata: imię, nazwisko oraz adres]</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00997B18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997B18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009D34D" w14:textId="53FC00EC" w:rsidR="00997B18" w:rsidRPr="00997B18" w:rsidRDefault="00997B18" w:rsidP="004155B0">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A90" w14:textId="13258362" w:rsidR="00DA17F6" w:rsidRDefault="00054845" w:rsidP="000849F3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dokumenty odbiorę w </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t>formie elektronicznej:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53267C80" w14:textId="12E9A498" w:rsidR="00530AAA" w:rsidRDefault="004C6EC0" w:rsidP="00BD3B4A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="na adres do e-doręczeń (ADE)"/>
+          <w:tag w:val="na adres do e-doręczeń (ADE)"/>
+          <w:id w:val="1503242565"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F63DD6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t xml:space="preserve"> e-doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve"> (ADE)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7657">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE26CCE" w14:textId="77777777" w:rsidR="0060209C" w:rsidRPr="004F1F8B" w:rsidRDefault="0060209C" w:rsidP="0060209C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="5527"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F750169" w14:textId="74D3EB00" w:rsidR="0060209C" w:rsidRDefault="0060209C" w:rsidP="0060209C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wnioskodawcy lub pełnomocnika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A98" w14:textId="77777777" w:rsidR="00013AB0" w:rsidRPr="00015625" w:rsidRDefault="00013AB0" w:rsidP="000849F3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015625">
+        <w:t>Oświadczenie o zgod</w:t>
+      </w:r>
+      <w:r>
+        <w:t>zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015625">
+        <w:t xml:space="preserve"> na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D616D66" w14:textId="0CE5D4C7" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="00FA4729">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wyrażam zgodę na przetwarzanie</w:t>
+      </w:r>
+      <w:r w:rsidR="007402EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> przez Prezydenta m.st. Warszawy</w:t>
+      </w:r>
+      <w:r w:rsidR="007402EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> moich danych osobowych: a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>dres</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="003D550B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t xml:space="preserve"> telefonu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13407">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aby Urząd m.st. Warszawy mógł przekazać mi istotne informacje o prowadzonym postępowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAEC4BD" w14:textId="5AE49794" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="00F62EF1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Ref195705813"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BE429B" w14:textId="54E3569C" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="00CA5C92">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:rPr>
-[...32 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395" w:firstLine="708"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320DF3C6" w14:textId="1152DCDC" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="001451AC">
+      <w:pPr>
+        <w:ind w:left="5245" w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00472CAB">
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> osoby, która wyraża zgodę</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198FAA62" w14:textId="77777777" w:rsidR="00D13A67" w:rsidRDefault="00013AB0" w:rsidP="00C31632">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-          <w:rStyle w:val="Nagwek2Znak"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Opłat</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1E6F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+      <w:r w:rsidR="000F792F" w:rsidRPr="00404A30">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00803092">
+        <w:t>skarbow</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1E6F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A9C" w14:textId="2DF13FD6" w:rsidR="00013AB0" w:rsidRDefault="00013AB0" w:rsidP="00D13A67">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">50 zł </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2597">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>za wydanie odpisu zupełnego po transkrypcji aktu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278D981E" w14:textId="7B778DA2" w:rsidR="003A0F7F" w:rsidRDefault="003A0F7F" w:rsidP="00C55858">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13A67">
+        <w:t xml:space="preserve">17 zł </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2597">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13A67">
+        <w:t>za złożenie pełnomocnictwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E977F9" w14:textId="58382511" w:rsidR="00D13A67" w:rsidRPr="00D13A67" w:rsidRDefault="00D13A67" w:rsidP="006C1A46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13A67">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[!]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004D1A67" w:rsidRPr="004D1A67">
+        <w:t>Szczegółowe informacje o opłatach znajdziesz na stronie warszawa19115.pl</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1A67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00404A30">
-[...507 lines deleted...]
-    <w:p w:rsidR="00826586" w:rsidRPr="00C87F03" w:rsidRDefault="00826586" w:rsidP="00653F92">
+      <w:r w:rsidR="004D1A67" w:rsidRPr="004D1A67">
+        <w:t xml:space="preserve">w karcie informacyjnej </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="000E2597" w:rsidRPr="000E2597">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>„Przeniesienie zagranicznego dokumentu stanu cywilnego do rejestru stanu cywilnego – transkrypcja”</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E61C518" w14:textId="15726E8F" w:rsidR="00DF3950" w:rsidRDefault="00DF3950" w:rsidP="00356AD6">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62082FDA" wp14:editId="3DBCE8F5">
+                <wp:extent cx="6153868" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1781161001" name="Łącznik prosty 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6153868" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+            <w:pict>
+              <v:line w14:anchorId="435D373C" id="Łącznik prosty 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="484.55pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeA+ZhnQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5Ic1AgEyzkkaC9F&#10;E+TxAQy1tAjwhSVjyX+fJW3LQVsgQNELxcfO7M7san07WcN2gFF71/FmUXMGTvpeu23HX1++X91w&#10;FpNwvTDeQcf3EPnt5vJiPYYWln7wpgdkROJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK26lGMxG5N&#10;tazrVTV67AN6CTHS7f3hkW8Kv1Ig04NSERIzHafaUlmxrG95rTZr0W5RhEHLYxniH6qwQjtKOlPd&#10;iyTYO+o/qKyW6KNXaSG9rbxSWkLRQGqa+jc1z4MIULSQOTHMNsX/Ryt/7e7cI5INY4htDI+YVUwK&#10;bf5SfWwqZu1ns2BKTNLlqvl2fbOi9srTW3UGBozpB3jL8qbjRrusQ7Ri9zMmSkahpxA6nFOXXdob&#10;yMHGPYFiuqdky4IuUwF3BtlOUD+FlOBSk3tIfCU6w5Q2ZgbWXwOP8RkKZWJmcPM1eEaUzN6lGWy1&#10;8/g3gjSdSlaH+JMDB93Zgjff70tTijXU+qLwOKZ5tj6fC/z8M20+AAAA//8DAFBLAwQUAAYACAAA&#10;ACEARuG4j9oAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YcJMtHoit3RJC&#10;QKJoVPQHDN2h29CdbbpLqf+ehYteXvLyJu99k88G24ieOl87VjAZJyCIS6drrhT8fK/uH0H4gKyx&#10;cUwKfsnDrLi9yTHT7sRf1G9DJWIJ+wwVmBDaTEpfGrLox64ljtnedRZDtF0ldYenWG4b+ZAkU2mx&#10;5rhgsKWFofKwPVoFi/ny+f2F1njYYPq5eTV9tX/7UGp0N8yfQAQawt8xXPAjOhSRaeeOrL1oFMRH&#10;wlVjlk7TCYjdxcoil//RizMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3gPmYZ0BAACU&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARuG4j9oA&#10;AAACAQAADwAAAAAAAAAAAAAAAAD3AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="#5b9bd5 [3204]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:anchorlock/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03656116" w14:textId="77777777" w:rsidR="001451AC" w:rsidRPr="009D2DAF" w:rsidRDefault="001451AC" w:rsidP="009C0026">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5430"/>
-[...278 lines deleted...]
-          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4820"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009443F3">
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634A3F03" w14:textId="5762D4F3" w:rsidR="001451AC" w:rsidRDefault="001451AC" w:rsidP="00B56796">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:ind w:firstLine="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...............</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B06814">
+      </w:pPr>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="009443F3">
+        <w:t xml:space="preserve">data i podpis </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>..................................................................</w:t>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>pracownika</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> USC</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0083E" w:rsidRPr="009D2DAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>podpis wnioskodawcy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B06814">
+        <w:t>przyjmując</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-żona</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B06814">
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...416 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t xml:space="preserve"> wniosek</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001451AC" w:rsidSect="00AD13E7">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1117" w:right="1417" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F031F" w:rsidRDefault="008F031F" w:rsidP="00F72FFE">
+    <w:p w14:paraId="02E1B747" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F031F" w:rsidRDefault="008F031F" w:rsidP="00F72FFE">
+    <w:p w14:paraId="5AA4292B" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4617E640" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="505324443"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-437294695"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="3B83AA76" w14:textId="51FBB60C" w:rsidR="009877E6" w:rsidRDefault="009877E6" w:rsidP="00F63DD6">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="000D4BFF">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="000D4BFF">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="53329FD6" w14:textId="60C0D6B8" w:rsidR="00B723CA" w:rsidRDefault="00BC0868" w:rsidP="006C1A46">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:spacing w:before="120" w:after="240" w:line="300" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Wersja </w:t>
+    </w:r>
+    <w:r w:rsidR="006C1A46">
+      <w:t>2.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00AE31B4">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00671969">
+      <w:t xml:space="preserve">z </w:t>
+    </w:r>
+    <w:r w:rsidR="006C1A46">
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00AE31B4">
+      <w:t>.02</w:t>
+    </w:r>
+    <w:r w:rsidR="00671969">
+      <w:t>.2026 r.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F031F" w:rsidRDefault="008F031F" w:rsidP="00F72FFE">
+    <w:p w14:paraId="1991D5D1" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F031F" w:rsidRDefault="008F031F" w:rsidP="00F72FFE">
+    <w:p w14:paraId="2DE3B4B5" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...2 lines deleted...]
-        <w:pStyle w:val="Przypis"/>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="57B89CFA" w14:textId="77777777" w:rsidR="004C6EC0" w:rsidRDefault="004C6EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5039E973" w14:textId="77777777" w:rsidR="00505B65" w:rsidRPr="00866BDD" w:rsidRDefault="00505B65" w:rsidP="00505B65">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D2DAF">
-[...6 lines deleted...]
-        <w:t>dnia 27 kwietnia 2016</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dane nieobowiązkowe – numer telefonu i adres e-mail podajesz dobrowolnie, musisz przy tym wyrazić zgodę na ich przetwarzanie (patrz oświadczenie na ostatniej stronie). Dane te u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>łatwi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ą nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontakt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, gdy będziemy rozpatrywali wniosek i załatwiali sprawę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3B78F32E" w14:textId="56481AF2" w:rsidR="00E97B5D" w:rsidRDefault="00E97B5D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D2DAF">
-        <w:t>r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych osobowych)</w:t>
+      <w:r w:rsidR="00696CA9" w:rsidRPr="00046CB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Znaki diakrytyczne to elementy używane w alfabetach umieszczane w bliskim towarzystwie liter (nad, pod, obok, wewnątrz), aby zmienić sposób odczytania litery i stworzyć nowy znak. W polskim alfabecie mamy dziewięć liter, które z</w:t>
+      </w:r>
+      <w:r w:rsidR="007402EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00696CA9" w:rsidRPr="00046CB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wierają znaki diakrytyczne: ą, ć, ę, ł, ń, ó, ś, ź, ż</w:t>
+      </w:r>
+      <w:r w:rsidR="00696CA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2ED81D33" w14:textId="77777777" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="005A7121">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134F91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025D4E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1A65492"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A57402"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D767B68"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="370"/>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1415230E"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08C647D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="088E9840"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08FB235E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EAA6A36"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="138915D8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FCBE8A5C"/>
+    <w:tmpl w:val="480C7CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -2195,331 +3676,390 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A1034AB"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24CA2389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5544A97A"/>
-[...132 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
+    <w:tmpl w:val="A2FC27E0"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="743" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2903" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3623" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4343" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5063" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5783" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6503" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EC559CD"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32907102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8BF47B24"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="C6D2019C"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="743" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2903" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3623" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4343" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5063" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5783" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6503" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35AC4887"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B926E00"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="421C6425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="393E606E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2588,1659 +4128,1730 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...149 lines deleted...]
-    <w:nsid w:val="45A751BD"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503C4FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9F85F7C"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="90E41AC8"/>
+    <w:tmpl w:val="204077D0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77391C36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFD2CA92"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...9 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B4667E"/>
-[...252 lines deleted...]
-    <w:rsid w:val="00F96104"/>
+    <w:rsidRoot w:val="00A618C7"/>
+    <w:rsid w:val="000001BE"/>
+    <w:rsid w:val="0000268D"/>
+    <w:rsid w:val="00011EF3"/>
+    <w:rsid w:val="00013AB0"/>
+    <w:rsid w:val="00017E46"/>
+    <w:rsid w:val="00021212"/>
+    <w:rsid w:val="000238F8"/>
+    <w:rsid w:val="00024FE8"/>
+    <w:rsid w:val="00044FC2"/>
+    <w:rsid w:val="00045BB6"/>
+    <w:rsid w:val="00050EC0"/>
+    <w:rsid w:val="00054845"/>
+    <w:rsid w:val="0005615D"/>
+    <w:rsid w:val="00061DC7"/>
+    <w:rsid w:val="00077EE9"/>
+    <w:rsid w:val="000849F3"/>
+    <w:rsid w:val="000A39FC"/>
+    <w:rsid w:val="000B3415"/>
+    <w:rsid w:val="000B39E2"/>
+    <w:rsid w:val="000C0EEE"/>
+    <w:rsid w:val="000C3D11"/>
+    <w:rsid w:val="000C56AA"/>
+    <w:rsid w:val="000D4BFF"/>
+    <w:rsid w:val="000E2597"/>
+    <w:rsid w:val="000E4C33"/>
+    <w:rsid w:val="000F792F"/>
+    <w:rsid w:val="00100940"/>
+    <w:rsid w:val="00116C8A"/>
+    <w:rsid w:val="00117688"/>
+    <w:rsid w:val="001451AC"/>
+    <w:rsid w:val="00162024"/>
+    <w:rsid w:val="0016364C"/>
+    <w:rsid w:val="00171C5C"/>
+    <w:rsid w:val="001808BC"/>
+    <w:rsid w:val="001831FD"/>
+    <w:rsid w:val="00186CD5"/>
+    <w:rsid w:val="001A6662"/>
+    <w:rsid w:val="001B2B0F"/>
+    <w:rsid w:val="001B782A"/>
+    <w:rsid w:val="001C77D9"/>
+    <w:rsid w:val="001D1D33"/>
+    <w:rsid w:val="001D3B95"/>
+    <w:rsid w:val="001E5FB2"/>
+    <w:rsid w:val="00201E52"/>
+    <w:rsid w:val="00207863"/>
+    <w:rsid w:val="00222F81"/>
+    <w:rsid w:val="00227F07"/>
+    <w:rsid w:val="002305A3"/>
+    <w:rsid w:val="00242CE3"/>
+    <w:rsid w:val="00254AB6"/>
+    <w:rsid w:val="0025637E"/>
+    <w:rsid w:val="0029626D"/>
+    <w:rsid w:val="002C0D34"/>
+    <w:rsid w:val="002D6864"/>
+    <w:rsid w:val="002E4643"/>
+    <w:rsid w:val="002F726D"/>
+    <w:rsid w:val="002F78CB"/>
+    <w:rsid w:val="003123CC"/>
+    <w:rsid w:val="00315838"/>
+    <w:rsid w:val="003165B5"/>
+    <w:rsid w:val="00321C94"/>
+    <w:rsid w:val="00323295"/>
+    <w:rsid w:val="00330C0D"/>
+    <w:rsid w:val="00347CEF"/>
+    <w:rsid w:val="00356AD6"/>
+    <w:rsid w:val="003708F2"/>
+    <w:rsid w:val="00373EBF"/>
+    <w:rsid w:val="00376C6E"/>
+    <w:rsid w:val="0037721D"/>
+    <w:rsid w:val="003854CD"/>
+    <w:rsid w:val="00386503"/>
+    <w:rsid w:val="00390523"/>
+    <w:rsid w:val="003A0F7F"/>
+    <w:rsid w:val="003A28B6"/>
+    <w:rsid w:val="003B5C23"/>
+    <w:rsid w:val="003C5A1B"/>
+    <w:rsid w:val="003D550B"/>
+    <w:rsid w:val="003E0C6C"/>
+    <w:rsid w:val="003E3FDC"/>
+    <w:rsid w:val="003F0B24"/>
+    <w:rsid w:val="004016B7"/>
+    <w:rsid w:val="00405F90"/>
+    <w:rsid w:val="00406641"/>
+    <w:rsid w:val="00410698"/>
+    <w:rsid w:val="00413172"/>
+    <w:rsid w:val="00413B9E"/>
+    <w:rsid w:val="00414157"/>
+    <w:rsid w:val="004155B0"/>
+    <w:rsid w:val="00427BD5"/>
+    <w:rsid w:val="00444315"/>
+    <w:rsid w:val="00461A7A"/>
+    <w:rsid w:val="00462A7F"/>
+    <w:rsid w:val="00464246"/>
+    <w:rsid w:val="00476B0C"/>
+    <w:rsid w:val="004B00B0"/>
+    <w:rsid w:val="004B081A"/>
+    <w:rsid w:val="004B4CE3"/>
+    <w:rsid w:val="004B66B7"/>
+    <w:rsid w:val="004B7473"/>
+    <w:rsid w:val="004C6EC0"/>
+    <w:rsid w:val="004D1A67"/>
+    <w:rsid w:val="004D1D27"/>
+    <w:rsid w:val="004F1F8B"/>
+    <w:rsid w:val="00505B65"/>
+    <w:rsid w:val="00513289"/>
+    <w:rsid w:val="0052707A"/>
+    <w:rsid w:val="00530AAA"/>
+    <w:rsid w:val="00535E80"/>
+    <w:rsid w:val="00544A4F"/>
+    <w:rsid w:val="00556FB7"/>
+    <w:rsid w:val="0057674C"/>
+    <w:rsid w:val="00577D5E"/>
+    <w:rsid w:val="00583EBE"/>
+    <w:rsid w:val="00587AC2"/>
+    <w:rsid w:val="00591030"/>
+    <w:rsid w:val="0059391B"/>
+    <w:rsid w:val="0059501F"/>
+    <w:rsid w:val="00595D83"/>
+    <w:rsid w:val="005A7121"/>
+    <w:rsid w:val="005C1AC2"/>
+    <w:rsid w:val="005D1737"/>
+    <w:rsid w:val="005D1E6F"/>
+    <w:rsid w:val="005D4AEA"/>
+    <w:rsid w:val="005D77BB"/>
+    <w:rsid w:val="005E25E5"/>
+    <w:rsid w:val="005E31F4"/>
+    <w:rsid w:val="00600269"/>
+    <w:rsid w:val="00600C31"/>
+    <w:rsid w:val="0060209C"/>
+    <w:rsid w:val="00616641"/>
+    <w:rsid w:val="00627102"/>
+    <w:rsid w:val="0063690D"/>
+    <w:rsid w:val="006444DC"/>
+    <w:rsid w:val="0066007E"/>
+    <w:rsid w:val="006706D1"/>
+    <w:rsid w:val="00671969"/>
+    <w:rsid w:val="006830E6"/>
+    <w:rsid w:val="006836F4"/>
+    <w:rsid w:val="00683A56"/>
+    <w:rsid w:val="00694415"/>
+    <w:rsid w:val="00696CA9"/>
+    <w:rsid w:val="006B1414"/>
+    <w:rsid w:val="006B4683"/>
+    <w:rsid w:val="006C1A46"/>
+    <w:rsid w:val="006C2F79"/>
+    <w:rsid w:val="006C731C"/>
+    <w:rsid w:val="006D3D6C"/>
+    <w:rsid w:val="00705067"/>
+    <w:rsid w:val="00707A7F"/>
+    <w:rsid w:val="00715C14"/>
+    <w:rsid w:val="00716990"/>
+    <w:rsid w:val="007341D2"/>
+    <w:rsid w:val="00735151"/>
+    <w:rsid w:val="007402EC"/>
+    <w:rsid w:val="00747DD8"/>
+    <w:rsid w:val="00757D51"/>
+    <w:rsid w:val="00764D03"/>
+    <w:rsid w:val="007727DB"/>
+    <w:rsid w:val="007770EA"/>
+    <w:rsid w:val="007817A4"/>
+    <w:rsid w:val="00793FB5"/>
+    <w:rsid w:val="007945B1"/>
+    <w:rsid w:val="007A25AE"/>
+    <w:rsid w:val="007A26BE"/>
+    <w:rsid w:val="007B3FF3"/>
+    <w:rsid w:val="007B499C"/>
+    <w:rsid w:val="007C788D"/>
+    <w:rsid w:val="007D21D1"/>
+    <w:rsid w:val="007E267A"/>
+    <w:rsid w:val="007E597A"/>
+    <w:rsid w:val="007F0522"/>
+    <w:rsid w:val="007F37A2"/>
+    <w:rsid w:val="007F3FC7"/>
+    <w:rsid w:val="007F6189"/>
+    <w:rsid w:val="00801786"/>
+    <w:rsid w:val="00801933"/>
+    <w:rsid w:val="00802330"/>
+    <w:rsid w:val="00807414"/>
+    <w:rsid w:val="00815101"/>
+    <w:rsid w:val="00816B2E"/>
+    <w:rsid w:val="00820239"/>
+    <w:rsid w:val="00822863"/>
+    <w:rsid w:val="0083308B"/>
+    <w:rsid w:val="00841C14"/>
+    <w:rsid w:val="00846FC9"/>
+    <w:rsid w:val="00857042"/>
+    <w:rsid w:val="00862117"/>
+    <w:rsid w:val="0087718B"/>
+    <w:rsid w:val="0088281A"/>
+    <w:rsid w:val="008846F3"/>
+    <w:rsid w:val="008850EA"/>
+    <w:rsid w:val="00886013"/>
+    <w:rsid w:val="00896E42"/>
+    <w:rsid w:val="008B74BE"/>
+    <w:rsid w:val="008C1C21"/>
+    <w:rsid w:val="008D5AB0"/>
+    <w:rsid w:val="008D6844"/>
+    <w:rsid w:val="008E51F9"/>
+    <w:rsid w:val="008E622F"/>
+    <w:rsid w:val="008F29D4"/>
+    <w:rsid w:val="009101EB"/>
+    <w:rsid w:val="00942F71"/>
+    <w:rsid w:val="00950737"/>
+    <w:rsid w:val="009521BB"/>
+    <w:rsid w:val="00956E44"/>
+    <w:rsid w:val="009648CA"/>
+    <w:rsid w:val="009778D1"/>
+    <w:rsid w:val="009877E6"/>
+    <w:rsid w:val="0099167B"/>
+    <w:rsid w:val="00992F20"/>
+    <w:rsid w:val="00995295"/>
+    <w:rsid w:val="00997B18"/>
+    <w:rsid w:val="009B0FB3"/>
+    <w:rsid w:val="009B26B7"/>
+    <w:rsid w:val="009C0026"/>
+    <w:rsid w:val="009C5C22"/>
+    <w:rsid w:val="009C5D41"/>
+    <w:rsid w:val="009C70F5"/>
+    <w:rsid w:val="009D3292"/>
+    <w:rsid w:val="009E6CB3"/>
+    <w:rsid w:val="009F01C7"/>
+    <w:rsid w:val="009F1B31"/>
+    <w:rsid w:val="00A00E7C"/>
+    <w:rsid w:val="00A072EB"/>
+    <w:rsid w:val="00A35FC7"/>
+    <w:rsid w:val="00A408EB"/>
+    <w:rsid w:val="00A41885"/>
+    <w:rsid w:val="00A4235A"/>
+    <w:rsid w:val="00A450D4"/>
+    <w:rsid w:val="00A5746E"/>
+    <w:rsid w:val="00A60ACA"/>
+    <w:rsid w:val="00A618C7"/>
+    <w:rsid w:val="00A65BD8"/>
+    <w:rsid w:val="00A74385"/>
+    <w:rsid w:val="00A81269"/>
+    <w:rsid w:val="00A954F7"/>
+    <w:rsid w:val="00A95ED0"/>
+    <w:rsid w:val="00AA462D"/>
+    <w:rsid w:val="00AB5AB4"/>
+    <w:rsid w:val="00AB7657"/>
+    <w:rsid w:val="00AC6935"/>
+    <w:rsid w:val="00AC696C"/>
+    <w:rsid w:val="00AD13E7"/>
+    <w:rsid w:val="00AE31B4"/>
+    <w:rsid w:val="00B07D24"/>
+    <w:rsid w:val="00B105B0"/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rsid w:val="00B21240"/>
+    <w:rsid w:val="00B2225B"/>
+    <w:rsid w:val="00B36161"/>
+    <w:rsid w:val="00B56796"/>
+    <w:rsid w:val="00B61440"/>
+    <w:rsid w:val="00B723CA"/>
+    <w:rsid w:val="00B84D30"/>
+    <w:rsid w:val="00B85417"/>
+    <w:rsid w:val="00B910F3"/>
+    <w:rsid w:val="00B92535"/>
+    <w:rsid w:val="00B92799"/>
+    <w:rsid w:val="00BA1CE9"/>
+    <w:rsid w:val="00BA3BE6"/>
+    <w:rsid w:val="00BA5AAF"/>
+    <w:rsid w:val="00BA6E99"/>
+    <w:rsid w:val="00BC0868"/>
+    <w:rsid w:val="00BC22F5"/>
+    <w:rsid w:val="00BC3974"/>
+    <w:rsid w:val="00BC68DF"/>
+    <w:rsid w:val="00BD3B4A"/>
+    <w:rsid w:val="00BE1A58"/>
+    <w:rsid w:val="00BE30D4"/>
+    <w:rsid w:val="00BF75FE"/>
+    <w:rsid w:val="00BF76FD"/>
+    <w:rsid w:val="00C1117B"/>
+    <w:rsid w:val="00C14295"/>
+    <w:rsid w:val="00C147A5"/>
+    <w:rsid w:val="00C20C75"/>
+    <w:rsid w:val="00C31632"/>
+    <w:rsid w:val="00C406E1"/>
+    <w:rsid w:val="00C4178B"/>
+    <w:rsid w:val="00C4502C"/>
+    <w:rsid w:val="00C4736D"/>
+    <w:rsid w:val="00C55858"/>
+    <w:rsid w:val="00C6063C"/>
+    <w:rsid w:val="00C61086"/>
+    <w:rsid w:val="00C649A4"/>
+    <w:rsid w:val="00C72F3C"/>
+    <w:rsid w:val="00C7792E"/>
+    <w:rsid w:val="00C82E0A"/>
+    <w:rsid w:val="00C944C2"/>
+    <w:rsid w:val="00C96F37"/>
+    <w:rsid w:val="00CA5C92"/>
+    <w:rsid w:val="00CB11D3"/>
+    <w:rsid w:val="00CC246F"/>
+    <w:rsid w:val="00CC57A4"/>
+    <w:rsid w:val="00CC7AA9"/>
+    <w:rsid w:val="00CE0391"/>
+    <w:rsid w:val="00CE1C7A"/>
+    <w:rsid w:val="00CF273A"/>
+    <w:rsid w:val="00D11447"/>
+    <w:rsid w:val="00D13A67"/>
+    <w:rsid w:val="00D26597"/>
+    <w:rsid w:val="00D41DCE"/>
+    <w:rsid w:val="00D60F2D"/>
+    <w:rsid w:val="00D64C4F"/>
+    <w:rsid w:val="00D65D88"/>
+    <w:rsid w:val="00DA17F6"/>
+    <w:rsid w:val="00DA4AB7"/>
+    <w:rsid w:val="00DA764E"/>
+    <w:rsid w:val="00DC5FB8"/>
+    <w:rsid w:val="00DD2C7B"/>
+    <w:rsid w:val="00DD5A0A"/>
+    <w:rsid w:val="00DE4C47"/>
+    <w:rsid w:val="00DE6339"/>
+    <w:rsid w:val="00DE6DE0"/>
+    <w:rsid w:val="00DE7530"/>
+    <w:rsid w:val="00DF3950"/>
+    <w:rsid w:val="00E01CC1"/>
+    <w:rsid w:val="00E052E5"/>
+    <w:rsid w:val="00E12266"/>
+    <w:rsid w:val="00E14CA0"/>
+    <w:rsid w:val="00E335EA"/>
+    <w:rsid w:val="00E52A6A"/>
+    <w:rsid w:val="00E611F6"/>
+    <w:rsid w:val="00E66466"/>
+    <w:rsid w:val="00E679DE"/>
+    <w:rsid w:val="00E75144"/>
+    <w:rsid w:val="00E761BB"/>
+    <w:rsid w:val="00E97396"/>
+    <w:rsid w:val="00E97B5D"/>
+    <w:rsid w:val="00EA6837"/>
+    <w:rsid w:val="00EA6B4B"/>
+    <w:rsid w:val="00EA761D"/>
+    <w:rsid w:val="00EB6764"/>
+    <w:rsid w:val="00EC07EC"/>
+    <w:rsid w:val="00EC0E82"/>
+    <w:rsid w:val="00ED1891"/>
+    <w:rsid w:val="00ED7376"/>
+    <w:rsid w:val="00EE603D"/>
+    <w:rsid w:val="00EE6AB0"/>
+    <w:rsid w:val="00EF4586"/>
+    <w:rsid w:val="00F00140"/>
+    <w:rsid w:val="00F12141"/>
+    <w:rsid w:val="00F17AED"/>
+    <w:rsid w:val="00F24A2C"/>
+    <w:rsid w:val="00F253F1"/>
+    <w:rsid w:val="00F40AF4"/>
+    <w:rsid w:val="00F41776"/>
+    <w:rsid w:val="00F41ECB"/>
+    <w:rsid w:val="00F46C7D"/>
+    <w:rsid w:val="00F47947"/>
+    <w:rsid w:val="00F53703"/>
+    <w:rsid w:val="00F623B2"/>
+    <w:rsid w:val="00F62EF1"/>
+    <w:rsid w:val="00F63DD6"/>
+    <w:rsid w:val="00F83445"/>
+    <w:rsid w:val="00FA4729"/>
+    <w:rsid w:val="00FC3F09"/>
+    <w:rsid w:val="00FC76B9"/>
+    <w:rsid w:val="00FE2F2A"/>
+    <w:rsid w:val="00FE4CA4"/>
+    <w:rsid w:val="00FE7F49"/>
+    <w:rsid w:val="00FF2B3F"/>
+    <w:rsid w:val="00FF7E99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45058"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="51759A5E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{45099CB3-CA19-4350-9BE7-301C889C99BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00404A30"/>
+    <w:rsid w:val="00C4502C"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="007A25AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="32"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="000849F3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:spacing w:val="20"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Bezodstpw"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0005615D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
-    <w:locked/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="000849F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:spacing w:val="20"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy3Znak"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B4667E"/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...12 lines deleted...]
-    <w:basedOn w:val="Normalny"/>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A12D3F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A12D3F"/>
+    <w:rsid w:val="001C77D9"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:rsid w:val="00A12D3F"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C77D9"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A25AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext">
     <w:name w:val="Body text_"/>
     <w:link w:val="Bodytext1"/>
     <w:locked/>
-    <w:rsid w:val="00661177"/>
+    <w:rsid w:val="00013AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext1">
     <w:name w:val="Body text1"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Bodytext"/>
-    <w:rsid w:val="00661177"/>
+    <w:rsid w:val="00013AB0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="528" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00013AB0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Przypis">
+    <w:name w:val="Przypis"/>
+    <w:basedOn w:val="Tekstprzypisudolnego"/>
+    <w:link w:val="PrzypisZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00013AB0"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrzypisZnak">
+    <w:name w:val="Przypis Znak"/>
+    <w:basedOn w:val="TekstprzypisudolnegoZnak"/>
+    <w:link w:val="Przypis"/>
+    <w:rsid w:val="00013AB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext3">
-[...3 lines deleted...]
-    <w:rsid w:val="00661177"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E51F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E51F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext30">
-    <w:name w:val="Body text (3)"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Bodytext3"/>
-    <w:rsid w:val="00661177"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E51F9"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E51F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A25AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...24 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0005615D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00C1117B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00C1117B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
-[...11 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
-[...65 lines deleted...]
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008315B0"/>
-[...34 lines deleted...]
-    <w:rsid w:val="008315B0"/>
+    <w:rsid w:val="00C147A5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-    <w:name w:val="Tekst przypisu dolnego Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008315B0"/>
+    <w:rsid w:val="00C147A5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C147A5"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E2597"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="967392205">
-[...95 lines deleted...]
-    <w:div w:id="989405675">
+    <w:div w:id="420755973">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warszawa19115.pl/-/przeniesienie-zagranicznego-dokumentu-stanu-cywilnego-do-rejestru-stanu-cywilnego-transkrypcja" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -4368,101 +5979,446 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="22" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="363eb2609b13bb11c21a68438c565223">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5745b19989a7ba9c90fb41d9d8bdfe78" ns2:_="" ns3:_="">
+    <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fb7cebb-d43e-4cc9-b4cc-80af4e29dbe1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7148c80e-3b8a-452c-89f1-51b111b34f15">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A949D18-5BFC-48EB-91DA-0D7B759A6389}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9100AAB1-D646-4E2B-B23E-B4A663A7CF82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10AD5D69-8EAE-40CB-AEBD-14D7A62E1D44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A02617A1-77DA-4C2C-813C-32C734073A40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEEBAD12-0D6F-46BC-8E64-18ABD2EE8260}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>610</Words>
-  <Characters>3663</Characters>
+  <Words>454</Words>
+  <Characters>2729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Wniosek o transkrypcję aktu małżeństwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Urząd Miasta Stołecznego Warszawy</Company>
+  <Company>UMSTW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4265</CharactersWithSpaces>
+  <CharactersWithSpaces>3177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wniosek o transkrypcję aktu małżeństwa</dc:title>
-  <dc:creator>mbaranska</dc:creator>
+  <dc:subject/>
+  <dc:creator>Barańska Małgorzata (USC)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>