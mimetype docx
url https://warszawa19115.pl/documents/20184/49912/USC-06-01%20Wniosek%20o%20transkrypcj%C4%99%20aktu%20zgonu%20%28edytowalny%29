--- v0 (2025-12-13)
+++ v1 (2026-07-26)
@@ -1,1835 +1,2999 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00A1115D" w:rsidRPr="00C65624" w:rsidRDefault="00A1115D" w:rsidP="006803F7">
-[...249 lines deleted...]
-        <w:spacing w:after="480"/>
+    <w:p w14:paraId="51759A5E" w14:textId="77777777" w:rsidR="001C77D9" w:rsidRPr="00906E8C" w:rsidRDefault="001C77D9" w:rsidP="00362BB6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:spacing w:before="600" w:after="600"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00906E8C">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[!] Instrukcja wypełniania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A5F" w14:textId="77777777" w:rsidR="001C77D9" w:rsidRDefault="001C77D9" w:rsidP="007A26BE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wypełnij WIELKIMI LITERAMI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w alfabecie łacińskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A60" w14:textId="5A19C040" w:rsidR="00DE7530" w:rsidRPr="001C77D9" w:rsidRDefault="001C77D9" w:rsidP="00EC5E7E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="480"/>
-        <w:rPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C77D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W polach wyboru zaznacz właściwą opcję – postaw krzyżyk w kratce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A62" w14:textId="1BE6AA9F" w:rsidR="001C77D9" w:rsidRDefault="008E51F9" w:rsidP="00362BB6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:ind w:right="-1418" w:firstLine="4950"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E51F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00516F26" w:rsidRPr="00516F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D8C8AB" w14:textId="77777777" w:rsidR="00ED469B" w:rsidRPr="006C77EA" w:rsidRDefault="00ED469B" w:rsidP="00B14785">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C77EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kierownik Urzędu Stanu Cywilnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C77EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>m.st. Warszawy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C971C69" w14:textId="77777777" w:rsidR="00ED469B" w:rsidRPr="007A25AE" w:rsidRDefault="00ED469B" w:rsidP="00662E48">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="360" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA761D">
+        <w:t xml:space="preserve">Wniosek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA761D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA761D">
+        <w:t xml:space="preserve">transkrypcję aktu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zgonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793ACC5" w14:textId="65D3958A" w:rsidR="00ED469B" w:rsidRDefault="00ED469B" w:rsidP="00636BDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A63" w14:textId="1FF761FB" w:rsidR="001C77D9" w:rsidRPr="00087204" w:rsidRDefault="0066007E" w:rsidP="00087204">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>imię i nazwisko wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2DBF" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00947669" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C77D9" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D78A033" w14:textId="4B3F0726" w:rsidR="00591030" w:rsidRDefault="00591030" w:rsidP="00DB088E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="-142" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>adres do korespondencji</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB07071" w14:textId="77777777" w:rsidR="003C358D" w:rsidRPr="00ED2914" w:rsidRDefault="00B14150" w:rsidP="003C358D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>telefon kontaktowy, adres e-mail</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Ref195707728"/>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3527">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C9593E" w14:textId="78560093" w:rsidR="00ED2914" w:rsidRPr="00ED2914" w:rsidRDefault="00ED2914" w:rsidP="0029091C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="215"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071583D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Numer PESEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wpisz, tylko jeśli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumenty chcesz otrzymać przez e-doręczenia na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skrzynkę </w:t>
+      </w:r>
+      <w:r w:rsidR="007A60AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e-Doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidR="0071583D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A4A7D8" w14:textId="4DA4A175" w:rsidR="00B14150" w:rsidRPr="003C358D" w:rsidRDefault="003C358D" w:rsidP="003C358D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>numer PESEL wnioskodawcy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A68" w14:textId="28DC1167" w:rsidR="001C77D9" w:rsidRPr="00087204" w:rsidRDefault="001C77D9" w:rsidP="00087204">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imię i nazwisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3714">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="001E2DBF" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00947669" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052707A" w:rsidRPr="00087204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A6C" w14:textId="099F9199" w:rsidR="001C77D9" w:rsidRPr="004D6959" w:rsidRDefault="001C77D9" w:rsidP="00636BDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="-1" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>adres do korespondencji</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0052707A" w:rsidRPr="004D6959">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052707A" w:rsidRPr="004D6959">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BE4364" w14:textId="54AC7BF3" w:rsidR="0017356A" w:rsidRDefault="001C77D9" w:rsidP="0017356A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>telefon kontaktowy, adres e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="0071583D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE" w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE" w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C96AA9" w14:textId="59482CB8" w:rsidR="0017356A" w:rsidRPr="0071583D" w:rsidRDefault="0017356A" w:rsidP="0029091C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="215"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232329">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[i]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Numer PESEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wpisz, tylko jeśli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumenty chcesz otrzymać przez e-doręczenia na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB088E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skrzynkę </w:t>
+      </w:r>
+      <w:r w:rsidR="007A60AA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e-Doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidR="0071583D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A6E" w14:textId="53395CD1" w:rsidR="001C77D9" w:rsidRPr="0071583D" w:rsidRDefault="0017356A" w:rsidP="00B14785">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="600"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>numer PESEL pełnomocnika</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A71" w14:textId="35FF47C9" w:rsidR="00EA761D" w:rsidRPr="00FC4C85" w:rsidRDefault="0016434A" w:rsidP="00427BD5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Potwierdzam, że j</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t xml:space="preserve">estem </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009B01F6">
+        <w:t>osobą uprawnioną</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t xml:space="preserve">wnioskowania o transkrypcję aktu </w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A">
+        <w:t xml:space="preserve">zgonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="008C3D87">
+        <w:t>i występuję jako:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A73" w14:textId="50412B3B" w:rsidR="00EA761D" w:rsidRDefault="00513E74" w:rsidP="00EA761D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="osoba, która wykaże interes faktyczny"/>
+          <w:id w:val="-872914661"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00EB4BE4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003830BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003830BF" w:rsidRPr="003830BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>osoba, która wykaże interes faktyczny</w:t>
       </w:r>
-    </w:p>
-[...201 lines deleted...]
-        <w:spacing w:after="600"/>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A74" w14:textId="7A144092" w:rsidR="00EA761D" w:rsidRPr="007D0D0A" w:rsidRDefault="00513E74" w:rsidP="00662E48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="osoba, która wykaże interes prawny"/>
+          <w:tag w:val="osoba, która wykaże interes prawny"/>
+          <w:id w:val="-1373149678"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00EB4BE4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EA761D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoba, która wykaże interes prawny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574117A7" w14:textId="1EE3551C" w:rsidR="00997B18" w:rsidRPr="004E0A5F" w:rsidRDefault="00997B18" w:rsidP="00662E48">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[!] Dane do aktu zostaną wpisane zgodnie z załączonym tłumaczeniem dokumentu zagranicznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438E3865" w14:textId="0CF50661" w:rsidR="00D130E2" w:rsidRDefault="00EB4BE4" w:rsidP="00EE7E46">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:after="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00404A30">
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CB66562" wp14:editId="11B980C7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-163601</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>419379</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6319393" cy="1521561"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1102553386" name="Prostokąt 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6319393" cy="1521561"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd type="none" w="med" len="med"/>
+                          <a:tailEnd type="none" w="med" len="med"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="accent1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:rect w14:anchorId="3112C2BF" id="Prostokąt 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-12.9pt;margin-top:33pt;width:497.6pt;height:119.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTNDvZsQIAAO4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpOm24J6hRBuw4D&#10;ijZYO/SZkaVYgCxqknLb14+SnaTrNmAd9iJT5kXkIQ8vLretYWvpg0Zb8fJkwJm0AmttlxX/+njz&#10;7gNnIYKtwaCVFd/JwC+nb99cbNxEDrFBU0vPKIgNk42reBOjmxRFEI1sIZygk5aUCn0Lka5+WdQe&#10;NhS9NcVwMDgvNuhr51HIEOjvdafk0xxfKSnivVJBRmYqTrnFfPp8LtJZTC9gsvTgGi36NOAfsmhB&#10;W3r0EOoaIrCV17+EarXwGFDFE4FtgUppIXMNVE05eFHNQwNO5loInOAOMIX/F1bcrR/c3BMMGxcm&#10;gcRUxVb5Nn0pP7bNYO0OYMltZIJ+np+W49PxKWeCdOVoWI7OywRncXR3PsRPEluWhIp76kYGCda3&#10;IXame5P0msUbbUzuiLFsU/HxaDii+EBzoQxEEltXVzzYJWdgljRwIvocMaDRdfJOcfLwyCvj2Rqo&#10;7SCEtHGf20+W6fVrCE1nmFXdRHhc2Tpn0kioP9qaxZ2j8bU0xDyl1sqaMyMphSRlywja/I0lAWQs&#10;4XQEPEtxZ2TK3tgvUjFdZ9y7cvxykarpxpZ4RYO8H94cjBySoaL6X+nbuyRvmdnySv+DU34fbTz4&#10;t9pi35vE5T+1Q3U+ezg6EBIeC6x3c6oZO8oGJ240desWQpyDJ44SCLR34j0dyiC1BHuJswb999/9&#10;T/ZEHdJSD4nzNErfVuCpo+azJVKNy7OztCTy5Wz0fkgX/1yzeK6xq/YKab5K2nBOZDHZR7MXlcf2&#10;idbTLL1KKrCC3u6Gtr9cxa6ptOCEnM2yGS0GB/HWPjiRgidk05w+bp/Au55KkVh4h/v9AJMXjOps&#10;k6fF2Sqi0pluR1x7vGmpZML2CzBtref3bHVc09MfAAAA//8DAFBLAwQUAAYACAAAACEAwMfEh+AA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqH0BoSsqkKEgek9kBb9ezG&#10;SxKI11HspuHvMSc4jmY086ZYTbYTIw2+dYxwN09AEFfOtFwjHPavs0cQPmg2unNMCN/kYVVeXxU6&#10;N+7C7zTuQi1iCftcIzQh9LmUvmrIaj93PXH0PtxgdYhyqKUZ9CWW206mSaKk1S3HhUb39NJQ9bU7&#10;W4RweB6Pbw+0+Nzsx+36aNJswyni7c20fgIRaAp/YfjFj+hQRqaTO7PxokOYpcuIHhCUip9iIFPZ&#10;AsQJ4T5ZKpBlIf9fKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0zQ72bECAADuBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwMfEh+AAAAAK&#10;AQAADwAAAAAAAAAAAAAAAAALBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" filled="f" strokecolor="#5b9bd5 [3204]">
+                <v:stroke joinstyle="round"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D130E2">
+        <w:t>Dane z zagranicznego aktu stanu cywilnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484D1818" w14:textId="2B6B4F5B" w:rsidR="00EB4BE4" w:rsidRPr="001207CD" w:rsidRDefault="00EB4BE4" w:rsidP="00EB4BE4">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005615D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00404A30">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że ten akt nie został </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs/>
-[...410 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r w:rsidR="00887AAD" w:rsidRPr="00015625">
+        <w:t xml:space="preserve">transkrybowany w USC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005615D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na terenie Rzeczypospolitej Polskiej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A23EDD" w14:textId="77777777" w:rsidR="00EB4BE4" w:rsidRDefault="00EB4BE4" w:rsidP="00EF0FB0">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wiem o konieczności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pozostawi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oryginaln</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz oryginał</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jego tłumaczenia w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urzędowych dokumentach, tzw. aktach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0A5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbiorowych sporządzanego aktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B527E92" w14:textId="77777777" w:rsidR="00EB4BE4" w:rsidRDefault="00EB4BE4" w:rsidP="00EB4BE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CEA286" w14:textId="77777777" w:rsidR="00EB4BE4" w:rsidRPr="00C47F10" w:rsidRDefault="00EB4BE4" w:rsidP="00D603CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis wnioskodawcy lub pełnomocnika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A75" w14:textId="022E415D" w:rsidR="00EA761D" w:rsidRDefault="00EA761D" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F36FB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zagraniczny akt stanu cywilnego został sporządzony w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[wpisz </w:t>
+      </w:r>
+      <w:r w:rsidR="00201E52">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miejscowość</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i kraj</w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009278D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A25AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056D6383" w14:textId="508F5222" w:rsidR="007A25AE" w:rsidRPr="007A25AE" w:rsidRDefault="007A25AE" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50220562" w14:textId="6DA153E8" w:rsidR="00896E42" w:rsidRDefault="00FA0F27" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A">
+        <w:t>azwisko</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t xml:space="preserve"> osoby zmarłej</w:t>
+      </w:r>
+      <w:r w:rsidR="00521689">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD73A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A" w:rsidRPr="00157E7A">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30725D68" w14:textId="2E23BE8E" w:rsidR="001A6662" w:rsidRDefault="00FA0F27" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6662">
+        <w:t>mię lub imiona</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t xml:space="preserve"> osoby zmarłej</w:t>
+      </w:r>
+      <w:r w:rsidR="00521689">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6662">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896E42">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A7D" w14:textId="68AF6BDC" w:rsidR="00EA761D" w:rsidRDefault="00CC7AA9" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce </w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A">
+        <w:t>zgonu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12141">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[wpisz </w:t>
+      </w:r>
+      <w:r w:rsidR="0088281A">
+        <w:t xml:space="preserve">miejscowość </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t>i kraj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A7E" w14:textId="2CC9C465" w:rsidR="00EA761D" w:rsidRDefault="00CC7AA9" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D">
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="00157E7A">
+        <w:t xml:space="preserve">zgonu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[wpisz w formacie </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>miesiąc</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA761D" w:rsidRPr="009D2DAF">
+        <w:t>rok</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E209ED8" w14:textId="088B4EE2" w:rsidR="00F11322" w:rsidRPr="00D506B3" w:rsidRDefault="00FA0F27" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D506B3">
+        <w:t xml:space="preserve">bywatelstwo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11322" w:rsidRPr="00D506B3">
+        <w:t xml:space="preserve">osoby zmarłej: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D506B3">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32477AF1" w14:textId="61E2AA44" w:rsidR="00F11322" w:rsidRPr="00CC7AA9" w:rsidRDefault="00FA0F27" w:rsidP="00FA0F27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11322" w:rsidRPr="00D506B3">
+        <w:t>umer PESEL osoby zmarłej:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D506B3">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D506B3">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A89" w14:textId="77777777" w:rsidR="00013AB0" w:rsidRPr="00FB3A31" w:rsidRDefault="00013AB0" w:rsidP="00FB3A31">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3A31">
+        <w:t>Do wniosku załączam:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8A" w14:textId="0F68CDC4" w:rsidR="00013AB0" w:rsidRDefault="00950737" w:rsidP="00EE7E46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E38BC2" w14:textId="65758072" w:rsidR="00950737" w:rsidRDefault="00950737" w:rsidP="004155B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0C7F5F" w14:textId="197F3B00" w:rsidR="00EE7E46" w:rsidRDefault="00EE7E46" w:rsidP="004155B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8C" w14:textId="3A2E5703" w:rsidR="00013AB0" w:rsidRPr="0005615D" w:rsidRDefault="00A74385" w:rsidP="00FB3A31">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005615D">
+        <w:t xml:space="preserve">Dokumenty </w:t>
+      </w:r>
+      <w:r w:rsidR="00E761BB" w:rsidRPr="0005615D">
+        <w:t xml:space="preserve">odbiorę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005615D">
+        <w:t>w formie papierowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="0005615D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8D" w14:textId="783509C4" w:rsidR="00013AB0" w:rsidRPr="001207CD" w:rsidRDefault="00513E74" w:rsidP="00FF7E99">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="w siedzibie USC"/>
+          <w:id w:val="-628321614"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00521689">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve">w siedzibie USC m.st. Warszawy, w której </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74385">
+        <w:t>został złożony</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74385" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t>wniosek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A8E" w14:textId="21510D95" w:rsidR="00013AB0" w:rsidRDefault="00513E74" w:rsidP="00997B18">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="Pocztą"/>
+          <w:id w:val="550881781"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00521689">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99" w:rsidRPr="001207CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013AB0" w:rsidRPr="001207CD">
+        <w:t>pocztą</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4BE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41776" w:rsidRPr="00F41776">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4BE4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41776" w:rsidRPr="0037721D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podaj dane adresata: imię, nazwisko oraz adres]</w:t>
+      </w:r>
+      <w:r w:rsidR="009278D9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00997B18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997B18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009D34D" w14:textId="53FC00EC" w:rsidR="00997B18" w:rsidRPr="00997B18" w:rsidRDefault="00997B18" w:rsidP="00EE7E46">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="360" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A90" w14:textId="13258362" w:rsidR="00DA17F6" w:rsidRDefault="00054845" w:rsidP="00FB3A31">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dokumenty odbiorę w </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t>formie elektronicznej:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53267C80" w14:textId="4E9E6436" w:rsidR="00530AAA" w:rsidRDefault="00513E74" w:rsidP="00EE7E46">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="600" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="na adre do e-doręczeń (ADE)"/>
+          <w:id w:val="1503242565"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00521689">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF7E99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17F6">
+        <w:t xml:space="preserve"> e-doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidR="00054845">
+        <w:t xml:space="preserve"> (ADE)</w:t>
+      </w:r>
+      <w:r w:rsidR="009278D9">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00521689">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00521689">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A22DE5C" w14:textId="77777777" w:rsidR="00AF202B" w:rsidRDefault="00AF202B" w:rsidP="00AF202B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B932B6" w14:textId="73057561" w:rsidR="00AF202B" w:rsidRDefault="00AF202B" w:rsidP="00EE7E46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:after="720"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis wnioskodawcy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub pełnomocnika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A98" w14:textId="77777777" w:rsidR="00013AB0" w:rsidRPr="00015625" w:rsidRDefault="00013AB0" w:rsidP="000238F8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek3"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015625">
+        <w:t>Oświadczenie o zgod</w:t>
+      </w:r>
+      <w:r>
+        <w:t>zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015625">
+        <w:t xml:space="preserve"> na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D616D66" w14:textId="77D400D5" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="00FA4729">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wyrażam zgodę na przetwarzanie</w:t>
+      </w:r>
+      <w:r w:rsidR="007402EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> przez Prezydenta m.st. Warszawy</w:t>
+      </w:r>
+      <w:r w:rsidR="007402EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> moich danych osobowych: a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>dres</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17B5B">
+        <w:t xml:space="preserve"> telefonu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13407">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aby Urząd m.st. Warszawy mógł przekazać mi istotne informacje o prowadzonym postępowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAEC4BD" w14:textId="5AE49794" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="005A7121">
+      <w:r>
+        <w:t>Zgody udzielam na podstawie art. 6 ust. 1 lit a RODO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t>, który dotyczy przetwarzania danych osobowych na podstawie dobrowolnej zgody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BE429B" w14:textId="54E3569C" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="00CA5C92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395" w:firstLine="708"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320DF3C6" w14:textId="36070DED" w:rsidR="005A7121" w:rsidRPr="00472CAB" w:rsidRDefault="005A7121" w:rsidP="00C47F10">
+      <w:pPr>
+        <w:spacing w:after="840"/>
+        <w:ind w:left="5245" w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00472CAB">
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> osoby, która wyraża zgodę</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51759A9C" w14:textId="1328D917" w:rsidR="00013AB0" w:rsidRDefault="00013AB0" w:rsidP="0013574B">
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00887AAD" w:rsidRPr="00015625">
+        </w:rPr>
+        <w:t>Opłat</w:t>
+      </w:r>
+      <w:r w:rsidR="000F792F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F792F" w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>skarbow</w:t>
+      </w:r>
+      <w:r w:rsidR="000F792F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>50 zł za wydanie odpisu zupełnego po transkrypcji aktu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE38DA1" w14:textId="18987B08" w:rsidR="001E14D5" w:rsidRDefault="001E14D5" w:rsidP="00D603CF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CB4A4E5" wp14:editId="5A9E213F">
+                <wp:extent cx="5979381" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="211909867" name="Łącznik prosty 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5979381" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:line w14:anchorId="7BDC37EC" id="Łącznik prosty 2" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="470.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF1JG9ngEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815JcJE0EyzkkSC9B&#10;GjTNBzDU0iLAF5aMJf99l7QtB22AAEUvFB87szuzq9XNZA3bAkbtXcebRc0ZOOl77TYdf/l1/+WK&#10;s5iE64XxDjq+g8hv1udnqzG0sPSDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhRebQi0RE3VY9iJHZr&#10;qmVdX1ajxz6glxAj3d7tH/m68CsFMv1QKkJipuNUWyorlvU1r9V6JdoNijBoeShD/EMVVmhHSWeq&#10;O5EEe0P9F5XVEn30Ki2kt5VXSksoGkhNU/+h5nkQAYoWMieG2ab4/2jl4/bWPSHZMIbYxvCEWcWk&#10;0OYv1cemYtZuNgumxCRdXlx/u/561XAmj2/VCRgwpu/gLcubjhvtsg7Riu1DTJSMQo8hdDilLru0&#10;M5CDjfsJiumeki0LukwF3BpkW0H9FFKCS03uIfGV6AxT2pgZWH8OPMRnKJSJmcHN5+AZUTJ7l2aw&#10;1c7jRwRpOpas9vFHB/a6swWvvt+VphRrqPVF4WFM82y9Pxf46Wda/wYAAP//AwBQSwMEFAAGAAgA&#10;AAAhANAG2cnaAAAAAgEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO9IfQdrkXoDh6pCJY2D&#10;EOqPWqgKlAdY4iWOiNdRbEL69jW9tJeRRrOa+Tab97YWHbW+cqxgMk5AEBdOV1wq2H89jx5A+ICs&#10;sXZMCr7Jwzy/GWSYanfhLXW7UIpYwj5FBSaEJpXSF4Ys+rFriGN2dK3FEG1bSt3iJZbbWt4lyVRa&#10;rDguGGxoaag47c5WwXLx9PLxRq94WuFss3o3XXlcfyp1O+wXjyAC9eHvGK74ER3yyHRwZ9Ze1Ari&#10;I+FXYza7n0xBHK5W5pn8j57/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMXUkb2eAQAA&#10;lAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANAG2cna&#10;AAAAAgEAAA8AAAAAAAAAAAAAAAAA+AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="#5b9bd5 [3204]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:anchorlock/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F49B12" w14:textId="77777777" w:rsidR="001E14D5" w:rsidRDefault="001E14D5" w:rsidP="00D603CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:before="960" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00536DE5" w:rsidRPr="00536DE5">
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEDD8E8" w14:textId="30BFD21F" w:rsidR="001E14D5" w:rsidRPr="006E1498" w:rsidRDefault="001E14D5" w:rsidP="001E14D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:ind w:firstLine="4820"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00536DE5">
+          <w:szCs w:val="22"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">data i podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00887AAD" w:rsidRPr="009D2DAF">
+        <w:t>pracownika</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urząd </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> USC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">mógł mi przekazać </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00887AAD" w:rsidRPr="009D2DAF">
+        <w:t>przyjmując</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>istotn</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2DAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...219 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t xml:space="preserve"> wniosek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EA6369" w14:textId="77777777" w:rsidR="001E14D5" w:rsidRDefault="001E14D5" w:rsidP="0013574B"/>
+    <w:sectPr w:rsidR="001E14D5" w:rsidSect="0029091C">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1276" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1021" w:right="1134" w:bottom="1021" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D6C52" w:rsidRDefault="007D6C52" w:rsidP="00F72FFE">
+    <w:p w14:paraId="7707C35B" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D6C52" w:rsidRDefault="007D6C52" w:rsidP="00F72FFE">
+    <w:p w14:paraId="15F6BA27" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="61C1243E" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1243327227"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-163473990"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="3C6584F0" w14:textId="610DC25E" w:rsidR="009877E6" w:rsidRPr="009877E6" w:rsidRDefault="009877E6">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001D4175">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001D4175">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877E6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3B83AA76" w14:textId="77777777" w:rsidR="009877E6" w:rsidRDefault="009877E6">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="53329FD6" w14:textId="0A014150" w:rsidR="00B723CA" w:rsidRDefault="00FB12BE">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Wersja </w:t>
+    </w:r>
+    <w:r w:rsidR="00A071BE">
+      <w:t>2.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00C514C5">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">z </w:t>
+    </w:r>
+    <w:r w:rsidR="00A071BE">
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidR="004D6959">
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C406C7">
+      <w:t>01</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C406C7">
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> r.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D6C52" w:rsidRDefault="007D6C52" w:rsidP="00F72FFE">
+    <w:p w14:paraId="183AC414" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D6C52" w:rsidRDefault="007D6C52" w:rsidP="00F72FFE">
+    <w:p w14:paraId="6A460B80" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74" w:rsidP="001C77D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="18F821FF" w14:textId="77777777" w:rsidR="00513E74" w:rsidRDefault="00513E74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7C7AC235" w14:textId="77777777" w:rsidR="00B14150" w:rsidRPr="00866BDD" w:rsidRDefault="00B14150" w:rsidP="00B14150">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D2DAF">
-[...6 lines deleted...]
-        <w:t>dnia 27 kwietnia 2016</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dane nieobowiązkowe – numer telefonu i adres e-mail podajesz dobrowolnie, musisz przy tym wyrazić zgodę na ich przetwarzanie (patrz oświadczenie na ostatniej stronie). Dane te u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>łatwi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ą nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009673ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontakt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, gdy będziemy rozpatrywali wniosek i załatwiali sprawę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1D946DF1" w14:textId="77777777" w:rsidR="009B3714" w:rsidRDefault="009B3714" w:rsidP="009B3714">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D2DAF">
-        <w:t>r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych osobowych)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeśli wniosek składa pełnomocnik,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA17F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">musi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA17F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dołączyć oryginał pełnomocnictwa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2ED81D33" w14:textId="77777777" w:rsidR="005A7121" w:rsidRDefault="005A7121" w:rsidP="005A7121">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134F91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025D4E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34503160"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-[...31 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D54C17"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A57402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B4002B6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="8D767B68"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1415230E"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08C647D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="088E9840"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="138915D8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FCBE8A5C"/>
+    <w:tmpl w:val="480C7CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -1914,54 +3078,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290A1D1A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35AC4887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5BA4392C"/>
+    <w:tmpl w:val="5B926E00"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -2027,444 +3191,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...392 lines deleted...]
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="421C6425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="393E606E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2533,203 +3304,54 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...149 lines deleted...]
-    <w:nsid w:val="45A751BD"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77391C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9F85F7C"/>
+    <w:tmpl w:val="EFD2CA92"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -2795,1708 +3417,1431 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-[...480 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
-[...26 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B4667E"/>
-[...215 lines deleted...]
-    <w:rsid w:val="00FC603E"/>
+    <w:rsidRoot w:val="00A618C7"/>
+    <w:rsid w:val="000001BE"/>
+    <w:rsid w:val="00007FC9"/>
+    <w:rsid w:val="00011EF3"/>
+    <w:rsid w:val="00013AB0"/>
+    <w:rsid w:val="00021212"/>
+    <w:rsid w:val="000238F8"/>
+    <w:rsid w:val="00031AE9"/>
+    <w:rsid w:val="00044FC2"/>
+    <w:rsid w:val="00045BB6"/>
+    <w:rsid w:val="00050D3A"/>
+    <w:rsid w:val="00054845"/>
+    <w:rsid w:val="0005615D"/>
+    <w:rsid w:val="00066BE0"/>
+    <w:rsid w:val="00087204"/>
+    <w:rsid w:val="000965AD"/>
+    <w:rsid w:val="000C3D11"/>
+    <w:rsid w:val="000C56AA"/>
+    <w:rsid w:val="000F24FE"/>
+    <w:rsid w:val="000F2561"/>
+    <w:rsid w:val="000F270D"/>
+    <w:rsid w:val="000F792F"/>
+    <w:rsid w:val="00116323"/>
+    <w:rsid w:val="00116C8A"/>
+    <w:rsid w:val="0013574B"/>
+    <w:rsid w:val="0013641B"/>
+    <w:rsid w:val="00157E7A"/>
+    <w:rsid w:val="00162024"/>
+    <w:rsid w:val="0016434A"/>
+    <w:rsid w:val="00171C5C"/>
+    <w:rsid w:val="00171F1B"/>
+    <w:rsid w:val="0017356A"/>
+    <w:rsid w:val="00186CD5"/>
+    <w:rsid w:val="001A6662"/>
+    <w:rsid w:val="001B56EE"/>
+    <w:rsid w:val="001B782A"/>
+    <w:rsid w:val="001C77D9"/>
+    <w:rsid w:val="001D1D33"/>
+    <w:rsid w:val="001D4175"/>
+    <w:rsid w:val="001E14D5"/>
+    <w:rsid w:val="001E2A6D"/>
+    <w:rsid w:val="001E2DBF"/>
+    <w:rsid w:val="001F4101"/>
+    <w:rsid w:val="001F6C77"/>
+    <w:rsid w:val="00201E52"/>
+    <w:rsid w:val="002160D9"/>
+    <w:rsid w:val="002213F3"/>
+    <w:rsid w:val="00227F07"/>
+    <w:rsid w:val="00230355"/>
+    <w:rsid w:val="002305A3"/>
+    <w:rsid w:val="0025076D"/>
+    <w:rsid w:val="0025637E"/>
+    <w:rsid w:val="00284CCF"/>
+    <w:rsid w:val="0029091C"/>
+    <w:rsid w:val="002A70E6"/>
+    <w:rsid w:val="002D25E9"/>
+    <w:rsid w:val="002E4643"/>
+    <w:rsid w:val="002F726D"/>
+    <w:rsid w:val="003165B5"/>
+    <w:rsid w:val="00321C94"/>
+    <w:rsid w:val="00324CC2"/>
+    <w:rsid w:val="00330C0D"/>
+    <w:rsid w:val="00362BB6"/>
+    <w:rsid w:val="003708F2"/>
+    <w:rsid w:val="0037721D"/>
+    <w:rsid w:val="003830BF"/>
+    <w:rsid w:val="00390523"/>
+    <w:rsid w:val="003A28B6"/>
+    <w:rsid w:val="003B5C23"/>
+    <w:rsid w:val="003C358D"/>
+    <w:rsid w:val="00405F90"/>
+    <w:rsid w:val="00406641"/>
+    <w:rsid w:val="00410698"/>
+    <w:rsid w:val="00413B9E"/>
+    <w:rsid w:val="004155B0"/>
+    <w:rsid w:val="00427BD5"/>
+    <w:rsid w:val="00451BBF"/>
+    <w:rsid w:val="00461A7A"/>
+    <w:rsid w:val="00462A7F"/>
+    <w:rsid w:val="004B66B7"/>
+    <w:rsid w:val="004B7473"/>
+    <w:rsid w:val="004D05CA"/>
+    <w:rsid w:val="004D6959"/>
+    <w:rsid w:val="004E1ECB"/>
+    <w:rsid w:val="004E294F"/>
+    <w:rsid w:val="004F1003"/>
+    <w:rsid w:val="004F1F8B"/>
+    <w:rsid w:val="00513E74"/>
+    <w:rsid w:val="00516F26"/>
+    <w:rsid w:val="00521689"/>
+    <w:rsid w:val="0052707A"/>
+    <w:rsid w:val="00530AAA"/>
+    <w:rsid w:val="00535E80"/>
+    <w:rsid w:val="005412A8"/>
+    <w:rsid w:val="00577D5E"/>
+    <w:rsid w:val="00583EBE"/>
+    <w:rsid w:val="00591030"/>
+    <w:rsid w:val="0059389B"/>
+    <w:rsid w:val="0059391B"/>
+    <w:rsid w:val="00595D83"/>
+    <w:rsid w:val="005A69FC"/>
+    <w:rsid w:val="005A7121"/>
+    <w:rsid w:val="005D02CE"/>
+    <w:rsid w:val="005D1737"/>
+    <w:rsid w:val="005D4AEA"/>
+    <w:rsid w:val="005D77BB"/>
+    <w:rsid w:val="005E26CC"/>
+    <w:rsid w:val="005F3808"/>
+    <w:rsid w:val="00600269"/>
+    <w:rsid w:val="00600C31"/>
+    <w:rsid w:val="00617435"/>
+    <w:rsid w:val="00627102"/>
+    <w:rsid w:val="0063690D"/>
+    <w:rsid w:val="00636BDB"/>
+    <w:rsid w:val="0066007E"/>
+    <w:rsid w:val="00662E48"/>
+    <w:rsid w:val="00664CB7"/>
+    <w:rsid w:val="006748F3"/>
+    <w:rsid w:val="00695340"/>
+    <w:rsid w:val="00696CA9"/>
+    <w:rsid w:val="006A323D"/>
+    <w:rsid w:val="006B3677"/>
+    <w:rsid w:val="006B4683"/>
+    <w:rsid w:val="006D3D6C"/>
+    <w:rsid w:val="006D7B88"/>
+    <w:rsid w:val="006E1498"/>
+    <w:rsid w:val="006F4638"/>
+    <w:rsid w:val="0071583D"/>
+    <w:rsid w:val="00726FA1"/>
+    <w:rsid w:val="007341D2"/>
+    <w:rsid w:val="007402EC"/>
+    <w:rsid w:val="00747DD8"/>
+    <w:rsid w:val="00764D03"/>
+    <w:rsid w:val="007817A4"/>
+    <w:rsid w:val="0079083B"/>
+    <w:rsid w:val="007919B7"/>
+    <w:rsid w:val="007945B1"/>
+    <w:rsid w:val="00797F9B"/>
+    <w:rsid w:val="007A25AE"/>
+    <w:rsid w:val="007A26BE"/>
+    <w:rsid w:val="007A60AA"/>
+    <w:rsid w:val="007B7A00"/>
+    <w:rsid w:val="007C1465"/>
+    <w:rsid w:val="007C788D"/>
+    <w:rsid w:val="007E267A"/>
+    <w:rsid w:val="007E597A"/>
+    <w:rsid w:val="007F0E74"/>
+    <w:rsid w:val="007F37A2"/>
+    <w:rsid w:val="007F6189"/>
+    <w:rsid w:val="00816B2E"/>
+    <w:rsid w:val="00822863"/>
+    <w:rsid w:val="0083308B"/>
+    <w:rsid w:val="00834FC7"/>
+    <w:rsid w:val="00840F4B"/>
+    <w:rsid w:val="00846FC9"/>
+    <w:rsid w:val="00862117"/>
+    <w:rsid w:val="008675DC"/>
+    <w:rsid w:val="0088281A"/>
+    <w:rsid w:val="008846F3"/>
+    <w:rsid w:val="008850EA"/>
+    <w:rsid w:val="00886013"/>
+    <w:rsid w:val="00896E42"/>
+    <w:rsid w:val="00896F7C"/>
+    <w:rsid w:val="008A5974"/>
+    <w:rsid w:val="008A76A5"/>
+    <w:rsid w:val="008B74BE"/>
+    <w:rsid w:val="008D6844"/>
+    <w:rsid w:val="008E51F9"/>
+    <w:rsid w:val="008E622F"/>
+    <w:rsid w:val="00906E8C"/>
+    <w:rsid w:val="009101EB"/>
+    <w:rsid w:val="009224A0"/>
+    <w:rsid w:val="009243B5"/>
+    <w:rsid w:val="009278D9"/>
+    <w:rsid w:val="00944112"/>
+    <w:rsid w:val="00947669"/>
+    <w:rsid w:val="00950737"/>
+    <w:rsid w:val="00956E44"/>
+    <w:rsid w:val="009600EF"/>
+    <w:rsid w:val="009603D7"/>
+    <w:rsid w:val="00960527"/>
+    <w:rsid w:val="00963589"/>
+    <w:rsid w:val="00964897"/>
+    <w:rsid w:val="009778D1"/>
+    <w:rsid w:val="0098738A"/>
+    <w:rsid w:val="009877E6"/>
+    <w:rsid w:val="0099167B"/>
+    <w:rsid w:val="0099350D"/>
+    <w:rsid w:val="00995295"/>
+    <w:rsid w:val="00997B18"/>
+    <w:rsid w:val="009B1BD3"/>
+    <w:rsid w:val="009B26B7"/>
+    <w:rsid w:val="009B3714"/>
+    <w:rsid w:val="009D0C8F"/>
+    <w:rsid w:val="009D3292"/>
+    <w:rsid w:val="009D44AE"/>
+    <w:rsid w:val="009F1B31"/>
+    <w:rsid w:val="009F5259"/>
+    <w:rsid w:val="00A00E7C"/>
+    <w:rsid w:val="00A010E5"/>
+    <w:rsid w:val="00A071BE"/>
+    <w:rsid w:val="00A2517A"/>
+    <w:rsid w:val="00A265DB"/>
+    <w:rsid w:val="00A408EB"/>
+    <w:rsid w:val="00A4235A"/>
+    <w:rsid w:val="00A450D4"/>
+    <w:rsid w:val="00A524BB"/>
+    <w:rsid w:val="00A5746E"/>
+    <w:rsid w:val="00A60ACA"/>
+    <w:rsid w:val="00A618C7"/>
+    <w:rsid w:val="00A65BD8"/>
+    <w:rsid w:val="00A74385"/>
+    <w:rsid w:val="00A756B1"/>
+    <w:rsid w:val="00A81DB9"/>
+    <w:rsid w:val="00A954F7"/>
+    <w:rsid w:val="00A95ED0"/>
+    <w:rsid w:val="00AC7BB0"/>
+    <w:rsid w:val="00AD73A8"/>
+    <w:rsid w:val="00AF202B"/>
+    <w:rsid w:val="00AF5E74"/>
+    <w:rsid w:val="00B118A3"/>
+    <w:rsid w:val="00B14150"/>
+    <w:rsid w:val="00B14785"/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rsid w:val="00B21240"/>
+    <w:rsid w:val="00B304AE"/>
+    <w:rsid w:val="00B723CA"/>
+    <w:rsid w:val="00B84D30"/>
+    <w:rsid w:val="00B85B16"/>
+    <w:rsid w:val="00BA047D"/>
+    <w:rsid w:val="00BA1CE9"/>
+    <w:rsid w:val="00BA3BE6"/>
+    <w:rsid w:val="00BA609C"/>
+    <w:rsid w:val="00BC0791"/>
+    <w:rsid w:val="00BC3974"/>
+    <w:rsid w:val="00BC68DF"/>
+    <w:rsid w:val="00BE3860"/>
+    <w:rsid w:val="00BF75FE"/>
+    <w:rsid w:val="00C1117B"/>
+    <w:rsid w:val="00C12107"/>
+    <w:rsid w:val="00C20C75"/>
+    <w:rsid w:val="00C23042"/>
+    <w:rsid w:val="00C406C7"/>
+    <w:rsid w:val="00C4178B"/>
+    <w:rsid w:val="00C425A3"/>
+    <w:rsid w:val="00C47F10"/>
+    <w:rsid w:val="00C514C5"/>
+    <w:rsid w:val="00C55CF6"/>
+    <w:rsid w:val="00C60A6E"/>
+    <w:rsid w:val="00C72F3C"/>
+    <w:rsid w:val="00C82E0A"/>
+    <w:rsid w:val="00C96F37"/>
+    <w:rsid w:val="00CA29DE"/>
+    <w:rsid w:val="00CA3B0E"/>
+    <w:rsid w:val="00CA4C21"/>
+    <w:rsid w:val="00CA5C92"/>
+    <w:rsid w:val="00CB11D3"/>
+    <w:rsid w:val="00CC57A4"/>
+    <w:rsid w:val="00CC7AA9"/>
+    <w:rsid w:val="00CD31BE"/>
+    <w:rsid w:val="00CE0391"/>
+    <w:rsid w:val="00CE1C7A"/>
+    <w:rsid w:val="00CF12E1"/>
+    <w:rsid w:val="00CF3C28"/>
+    <w:rsid w:val="00D10114"/>
+    <w:rsid w:val="00D11FE6"/>
+    <w:rsid w:val="00D130E2"/>
+    <w:rsid w:val="00D166FD"/>
+    <w:rsid w:val="00D506B3"/>
+    <w:rsid w:val="00D603CF"/>
+    <w:rsid w:val="00D64C4F"/>
+    <w:rsid w:val="00D70074"/>
+    <w:rsid w:val="00D825CC"/>
+    <w:rsid w:val="00D90AA5"/>
+    <w:rsid w:val="00DA17F6"/>
+    <w:rsid w:val="00DA5045"/>
+    <w:rsid w:val="00DA68EC"/>
+    <w:rsid w:val="00DB088E"/>
+    <w:rsid w:val="00DD2C7B"/>
+    <w:rsid w:val="00DE4C47"/>
+    <w:rsid w:val="00DE6339"/>
+    <w:rsid w:val="00DE6DE0"/>
+    <w:rsid w:val="00DE7530"/>
+    <w:rsid w:val="00DF339A"/>
+    <w:rsid w:val="00E05E05"/>
+    <w:rsid w:val="00E14CA0"/>
+    <w:rsid w:val="00E14DA6"/>
+    <w:rsid w:val="00E52A6A"/>
+    <w:rsid w:val="00E611F6"/>
+    <w:rsid w:val="00E613AC"/>
+    <w:rsid w:val="00E761BB"/>
+    <w:rsid w:val="00E97396"/>
+    <w:rsid w:val="00E97B5D"/>
+    <w:rsid w:val="00EA6837"/>
+    <w:rsid w:val="00EA761D"/>
+    <w:rsid w:val="00EB4BE4"/>
+    <w:rsid w:val="00EB6764"/>
+    <w:rsid w:val="00EC07EC"/>
+    <w:rsid w:val="00EC5E7E"/>
+    <w:rsid w:val="00ED2914"/>
+    <w:rsid w:val="00ED469B"/>
+    <w:rsid w:val="00ED7376"/>
+    <w:rsid w:val="00EE6AB0"/>
+    <w:rsid w:val="00EE7E46"/>
+    <w:rsid w:val="00EF0FB0"/>
+    <w:rsid w:val="00EF4586"/>
+    <w:rsid w:val="00F0004D"/>
+    <w:rsid w:val="00F11322"/>
+    <w:rsid w:val="00F12141"/>
+    <w:rsid w:val="00F253F1"/>
+    <w:rsid w:val="00F41776"/>
+    <w:rsid w:val="00F46C7D"/>
+    <w:rsid w:val="00F504C6"/>
+    <w:rsid w:val="00F53703"/>
+    <w:rsid w:val="00F53999"/>
+    <w:rsid w:val="00FA0F27"/>
+    <w:rsid w:val="00FA4729"/>
+    <w:rsid w:val="00FA75C0"/>
+    <w:rsid w:val="00FB12BE"/>
+    <w:rsid w:val="00FB3A31"/>
+    <w:rsid w:val="00FC3F09"/>
+    <w:rsid w:val="00FC5EE0"/>
+    <w:rsid w:val="00FC76B9"/>
+    <w:rsid w:val="00FE2F2A"/>
+    <w:rsid w:val="00FE5864"/>
+    <w:rsid w:val="00FE638B"/>
+    <w:rsid w:val="00FF07EA"/>
+    <w:rsid w:val="00FF2B3F"/>
+    <w:rsid w:val="00FF7E99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32770"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="51759A5E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0C1111E6-468A-4640-ACE0-BF75E4040150}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00404A30"/>
+    <w:rsid w:val="00EB4BE4"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="007A25AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="32"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Nagwek3"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="001E2DBF"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Bezodstpw"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0005615D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:spacing w:val="20"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B209BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
-    <w:locked/>
-    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="001E2DBF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:spacing w:val="20"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy3Znak"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B4667E"/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...12 lines deleted...]
-    <w:basedOn w:val="Normalny"/>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A12D3F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A12D3F"/>
+    <w:rsid w:val="001C77D9"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C77D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:rsid w:val="00A12D3F"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C77D9"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A25AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext">
     <w:name w:val="Body text_"/>
     <w:link w:val="Bodytext1"/>
     <w:locked/>
-    <w:rsid w:val="00661177"/>
+    <w:rsid w:val="00013AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext1">
     <w:name w:val="Body text1"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Bodytext"/>
-    <w:rsid w:val="00661177"/>
+    <w:rsid w:val="00013AB0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="528" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00013AB0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Przypis">
+    <w:name w:val="Przypis"/>
+    <w:basedOn w:val="Tekstprzypisudolnego"/>
+    <w:link w:val="PrzypisZnak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00013AB0"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrzypisZnak">
+    <w:name w:val="Przypis Znak"/>
+    <w:basedOn w:val="TekstprzypisudolnegoZnak"/>
+    <w:link w:val="Przypis"/>
+    <w:rsid w:val="00013AB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext3">
-[...3 lines deleted...]
-    <w:rsid w:val="00661177"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E51F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E51F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext30">
-    <w:name w:val="Body text (3)"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Bodytext3"/>
-    <w:rsid w:val="00661177"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E51F9"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E51F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A25AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...24 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00E761BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0005615D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00C1117B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D5838"/>
+    <w:rsid w:val="00C1117B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...142 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="967392205">
-[...83 lines deleted...]
-    <w:div w:id="967392212">
+    <w:div w:id="420755973">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -4624,101 +4969,453 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13" ma:contentTypeVersion="21" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="f658271bec8bcffc585ed636d85a0222">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a76367e0-8fac-413a-8694-6f435ae6d372" xmlns:ns3="7148c80e-3b8a-452c-89f1-51b111b34f15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff103263b5cb6153685bf08946c5b85c" ns2:_="" ns3:_="">
+    <xsd:import namespace="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <xsd:import namespace="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a76367e0-8fac-413a-8694-6f435ae6d372" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="23b0274c-d3f5-4e1f-9cd8-bcb4f6f36670" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Stan zatwierdzenia" ma:internalName="Stan_x0020_zatwierdzenia">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7148c80e-3b8a-452c-89f1-51b111b34f15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fb7cebb-d43e-4cc9-b4cc-80af4e29dbe1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7148c80e-3b8a-452c-89f1-51b111b34f15">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a76367e0-8fac-413a-8694-6f435ae6d372">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7148c80e-3b8a-452c-89f1-51b111b34f15" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a76367e0-8fac-413a-8694-6f435ae6d372" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{645C999D-B9C6-4A18-94D2-233B2A1A9E74}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11DE6BEF-72D7-4E83-8D7E-CBA69868E40E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9100AAB1-D646-4E2B-B23E-B4A663A7CF82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A02617A1-77DA-4C2C-813C-32C734073A40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a76367e0-8fac-413a-8694-6f435ae6d372"/>
+    <ds:schemaRef ds:uri="7148c80e-3b8a-452c-89f1-51b111b34f15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D890AE9-455B-4762-8E72-4B2B7452D6EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>510</Words>
-  <Characters>3060</Characters>
+  <Words>354</Words>
+  <Characters>2127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nagłówki</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Wniosek o transkrypcję aktu zgonu</vt:lpstr>
+      <vt:lpstr>Wniosek o transkrypcję aktu zgonu</vt:lpstr>
+      <vt:lpstr>    Dane</vt:lpstr>
+      <vt:lpstr>    /Dane z zagranicznego aktu stanu cywilnego</vt:lpstr>
+      <vt:lpstr>    Do wniosku załączam:</vt:lpstr>
+      <vt:lpstr>    Dokumenty odbiorę w formie papierowej:</vt:lpstr>
+      <vt:lpstr>    Dokumenty odbiorę w formie elektronicznej:</vt:lpstr>
+      <vt:lpstr>        Oświadczenie o zgodzie na przetwarzanie danych osobowych</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Urząd Miasta Stołecznego Warszawy</Company>
+  <Company>UMSTW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3563</CharactersWithSpaces>
+  <CharactersWithSpaces>2477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wniosek o transkrypcję aktu zgonu</dc:title>
-  <dc:creator>mbaranska</dc:creator>
+  <dc:subject/>
+  <dc:creator>Barańska Małgorzata (USC)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000DC5B12C3635A64F8C8F1F27BDAF7A13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>